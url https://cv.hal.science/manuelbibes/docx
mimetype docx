--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessible synthesis of superconducting nickelates via topotactic reduction induced by aluminum sputter deposition</w:t>
+                <w:t xml:space="preserve">Polarization Boost and Ferroelectricity Down to One Unit Cell in Layered Carpy-Galy La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongxin Zhang</w:t>
+                <w:t xml:space="preserve">Elzbieta Gradauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aravind Raji</w:t>
+                <w:t xml:space="preserve">Anouk Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucía Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.293. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), pp.2416963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43246-025-01013-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202416963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525037v1</w:t>
+                <w:t xml:space="preserve">hal-05384419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking Exceptional Negative Valency and Spin Reconstruction in Non‐Collinear Anti‐Ferromagnetic Antiperovskite Mn&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NiN Film</w:t>
               </w:r>
@@ -368,157 +368,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital-order as the driving mechanism for superconductivity in ruthenates</w:t>
+                <w:t xml:space="preserve">Importance of the crystal structure for superconductivity in infinite-layered nickel oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1458. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (12), pp.125151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56417-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/q3fr-xk1p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377287v1</w:t>
+                <w:t xml:space="preserve">hal-05377292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of charge-to-spin conversion under quantum confinement</w:t>
               </w:r>
@@ -632,1873 +619,1886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the crystal structure for superconductivity in infinite-layered nickel oxides</w:t>
+                <w:t xml:space="preserve">Orbital-order as the driving mechanism for superconductivity in ruthenates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/q3fr-xk1p⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56417-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377292v1</w:t>
+                <w:t xml:space="preserve">hal-05377287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolayer control of spin-charge conversion in van der Waals heterostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessible synthesis of superconducting nickelates via topotactic reduction induced by aluminum sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Paull</w:t>
+                <w:t xml:space="preserve">Dongxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mičica</w:t>
+                <w:t xml:space="preserve">Aravind Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Libor Vojáček</w:t>
+                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/l41n-qxpd⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-025-01013-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940355v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Rashba Edelstein THz emission modulation induced by ferroelectricity in CoFeB/PtSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/MoSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;//LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolayer control of spin-charge conversion in van der Waals heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abdukayumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Massabeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Paull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pezo</w:t>
+                <w:t xml:space="preserve">M. Mičica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Miljevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mičica</w:t>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0256072⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (01), pp.016702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/l41n-qxpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064688v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron gases formed in strain engineered ferroelectric SrTiO 3 thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Rashba Edelstein THz emission modulation induced by ferroelectricity in CoFeB/PtSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/MoSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;//LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Kuznetsova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aravind Raji</w:t>
+                <w:t xml:space="preserve">S. Massabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Paull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srijani Mallik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
+                <w:t xml:space="preserve">A. Pezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mičica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02127⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.041102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0256072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051500v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Boost and Ferroelectricity Down to One Unit Cell in Layered Carpy-Galy La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Thin Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional electron gases formed in strain engineered ferroelectric SrTiO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Goossens</w:t>
+                <w:t xml:space="preserve">Ruchi Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+                <w:t xml:space="preserve">Tatiana Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Iglesias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (12), pp.2416963. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.12816-12823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202416963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384419v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-phonon mediated superconductivity in La$_6$Ni$_5$O$_{12}$ nickel oxides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical control of magnetism by electric field and current-induced torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Iglesias</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Albert Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramamoorthy Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fèlix Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.235107⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), pp.015005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.015005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393736v1</w:t>
+                <w:t xml:space="preserve">hal-04517961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting the Edelstein effect of two-dimensional electron gases by ferromagnetic exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Börge Göbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mertig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (2), pp.023074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Reliable Synthesis of Superconducting Infinite Layer Nickelate Thin Films by Topochemical Reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+                <w:t xml:space="preserve">Electron-phonon mediated superconductivity in La$_6$Ni$_5$O$_{12}$ nickel oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (23), pp.235107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.235107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202309092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04759209v1</w:t>
+                <w:t xml:space="preserve">hal-05393736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PEPR Electronique se lance : zoom sur le développement de composants neuromorphiques pour l'IA embarquée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Reliable Synthesis of Superconducting Infinite Layer Nickelate Thin Films by Topochemical Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brunner</w:t>
+                <w:t xml:space="preserve">Araceli Gutiérrez‐llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Raji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Vianello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Garello</w:t>
+                <w:t xml:space="preserve">Laurent Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Usine Nouvelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202309092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867630v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-based magnetization switching and reading in magnetoelectric spin-orbit nanodevices</w:t>
+                <w:t xml:space="preserve">Le PEPR Electronique se lance : zoom sur le développement de composants neuromorphiques pour l'IA embarquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo C Vaz</w:t>
+                <w:t xml:space="preserve">Frédéric Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Ching Lin</w:t>
+                <w:t xml:space="preserve">Damien Querlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J Plombon</w:t>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Won Young Choi</w:t>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Groen</w:t>
+                <w:t xml:space="preserve">Kevin Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Usine Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N2112851</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489581v1</w:t>
+                <w:t xml:space="preserve">hal-04867630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Free Switching of Perpendicular Magnetization in an Ultrathin Epitaxial Magnetic Insulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage-based magnetization switching and reading in magnetoelectric spin-orbit nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo C Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajid Husain</w:t>
+                <w:t xml:space="preserve">Chia-Ching Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Prestes</w:t>
+                <w:t xml:space="preserve">John J Plombon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fayet</w:t>
+                <w:t xml:space="preserve">Won Young Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Godel</w:t>
+                <w:t xml:space="preserve">Inge Groen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04413⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45868-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778369v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All‐Electrical Detection of the Spin‐Charge Conversion in Nanodevices Based on SrTiO 3 2‐D Electron Gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-Free Switching of Perpendicular Magnetization in an Ultrathin Epitaxial Magnetic Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Gallego</w:t>
+                <w:t xml:space="preserve">Nicholas Prestes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Trier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Srijani Mallik</w:t>
+                <w:t xml:space="preserve">Olivier Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bréhin</w:t>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Varotto</w:t>
+                <w:t xml:space="preserve">Florian Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (9), pp.2743-2750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202307474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778359v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge ordering as the driving mechanism for superconductivity in rare-earth nickel oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
+                <w:t xml:space="preserve">All‐Electrical Detection of the Spin‐Charge Conversion in Nanodevices Based on SrTiO 3 2‐D Electron Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.064801⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202307474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739493v1</w:t>
+                <w:t xml:space="preserve">hal-04778359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of magnetism by electric field and current-induced torques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Charge ordering as the driving mechanism for superconductivity in rare-earth nickel oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (1), pp.015005. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.064801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.015005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.064801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517961v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of the candidate ferroelectric Rashba material SrBiO3 by pulsed laser deposition</w:t>
               </w:r>
@@ -2618,90 +2618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate-voltage switching of nonreciprocal transport in oxide-based Rashba interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Varotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srijani Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmine Antonio Perroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salluzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,103 +3150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic band structure of superconducting KTaO3 (111) interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srijani Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Börge Göbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Varotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (12), pp.121108. </w:t>
@@ -3297,51 +3297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning of Superconducting Two‐Dimensional Electron Gases based on AlO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;/KTaO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (111) Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srijani Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Moreno Vicente‐arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,6218 +3412,6218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Giant Ferroelectric Gating Effects in Large-Scale WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
+                <w:t xml:space="preserve">Strain tuning of Néel temperature in YCrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; epitaxial thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Salazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Varotto</w:t>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vergnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Lourdes Marcano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Raphaël Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad-Assaad Mawass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02448⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.081101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0095742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864972v1</w:t>
+                <w:t xml:space="preserve">hal-03853138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct visualization of Rashba-split bands and spin/orbital-charge interconversion at KTaO3 interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Srijani Mallik</w:t>
+                <w:t xml:space="preserve">Structural instabilities of infinite-layer nickelates from first-principles simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33621-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.023064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036337v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the Gilbert damping of La 0.7 Sr 0.3 MnO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
+                <w:t xml:space="preserve">Direct visualization of Rashba-split bands and spin/orbital-charge interconversion at KTaO3 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Börge Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33621-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.024406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03768239v1</w:t>
+                <w:t xml:space="preserve">hal-04036337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide spin-orbitronics: Spin-charge interconversion and topological spin textures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vila</w:t>
+                <w:t xml:space="preserve">Visualizing Giant Ferroelectric Gating Effects in Large-Scale WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9260-9267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326536v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluid stiffness of a KTaO3-based two-dimensional electron gas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Lesueur</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the Gilbert damping of La 0.7 Sr 0.3 MnO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haspot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32242-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.024406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.024406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853152v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural instabilities of infinite-layer nickelates from first-principles simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Varignon</w:t>
+                <w:t xml:space="preserve">Superfluid stiffness of a KTaO3-based two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G C Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Saïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32242-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03651506v1</w:t>
+                <w:t xml:space="preserve">hal-03853152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain tuning of Néel temperature in YCrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; epitaxial thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chen Luo</w:t>
+                <w:t xml:space="preserve">Oxide spin-orbitronics: Spin-charge interconversion and topological spin textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joo-Von Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853138v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of electron and hole doping effects in perovskite nickelates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spin–Charge Interconversion in KTaO 3 2D Electron Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxen Cosset-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.035123⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (43), pp.2102102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202102102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442903v1</w:t>
+                <w:t xml:space="preserve">hal-03768234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin to charge conversion at Rashba-split SrTiO 3 interfaces from resonant tunneling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. P. Attané</w:t>
+                <w:t xml:space="preserve">First-principles study of electron and hole doping effects in perovskite nickelates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043170⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.035123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768232v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature ferroelectric switching of spin-to-charge conversion in GeTe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Varotto</w:t>
+                <w:t xml:space="preserve">Spin to charge conversion at Rashba-split SrTiO 3 interfaces from resonant tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Q. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Nessi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Noël</w:t>
+                <w:t xml:space="preserve">J. P. Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41928-021-00653-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.043170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188292v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Controlled Reconfigurable Magnonic Crystal at the Sub-micrometer Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large intrinsic anomalous Hall effect in SrIrO3 induced by magnetic proximity effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myoung-Woo Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tornos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Merbouche</w:t>
+                <w:t xml:space="preserve">A. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Boventer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Ling-Fang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Garcia</w:t>
+                <w:t xml:space="preserve">Narayan Mohanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (6), pp.9775-9781. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ACSNANO.1C00499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23489-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375819v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large intrinsic anomalous Hall effect in SrIrO3 induced by magnetic proximity effect</w:t>
+                <w:t xml:space="preserve">Voltage-Controlled Reconfigurable Magnonic Crystal at the Sub-micrometer Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myoung-Woo Yoo</w:t>
+                <w:t xml:space="preserve">Hugo Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tornos</w:t>
+                <w:t xml:space="preserve">Isabella Boventer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haspot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sander</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Narayan Mohanta</w:t>
+                <w:t xml:space="preserve">V Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23489-y⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.9775-9781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACSNANO.1C00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448344v1</w:t>
+                <w:t xml:space="preserve">hal-03375819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bulk ferroelectric phase transition in super-tetragonal BiFeO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-temperature ferroelectric switching of spin-to-charge conversion in GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Lachheb</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+                <w:t xml:space="preserve">Jagoda Sławińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.5.024410⟩</w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41928-021-00653-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371020v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin and orbital Edelstein effects in a two-dimensional electron gas: Theory and application to SrTiO 3 interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Börge Göbel</w:t>
+                <w:t xml:space="preserve">Surface and bulk ferroelectric phase transition in super-tetragonal BiFeO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lachheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Henk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.5.024410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441675v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal/ SrTiO 3 two-dimensional electron gases for spin-to-charge conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxen Cosset-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.064005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially controlled octahedral rotations and metal-insulator transitions in NdNiO3/SrTiO3 superlattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin and orbital Edelstein effects in a two-dimensional electron gas: Theory and application to SrTiO 3 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Börge Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Henk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mertig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359457v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption and x-ray magnetic circular dichroism in bulk and thin films of ferrimagnetic GdTi O 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sanchez-Santolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aeschlimann</w:t>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.014407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth profile reconstruction of YCrO3 / CaMnO3 superlattices by near total reflection HAXPES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially controlled octahedral rotations and metal-insulator transitions in NdNiO3/SrTiO3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Cambou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cinthia Piamonteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.1295-1302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359616v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–Charge Interconversion in KTaO 3 2D Electron Gases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth profile reconstruction of YCrO3 / CaMnO3 superlattices by near total reflection HAXPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Hong H Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (43), pp.2102102. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Collection Commemorating the Career of Charles S. Fadley, 39 (5), pp.053204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202102102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768234v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domains and domain walls in multiferroics</w:t>
+                <w:t xml:space="preserve">Electron-polaron dichotomy of charge carriers in perovskite oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald M. Evans</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">M.-A. Husanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vistoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/psr-2019-0067⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-020-0330-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984540v1</w:t>
+                <w:t xml:space="preserve">hal-02909548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and antiferromagnetic chiral textures at multiferroic domain walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
+                <w:t xml:space="preserve">Switchable two-dimensional electron gas based on ferroelectric Ca:SrTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Chirac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Luis M Vicente-Arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+                <w:t xml:space="preserve">Pierre Hemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, pp.386-390. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.041002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0516-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909553v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐Depth Atomic Mapping of Polarization Switching in a Ferroelectric Field‐Effect Transistor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric and antiferromagnetic chiral textures at multiferroic domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+                <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bibes</w:t>
+                <w:t xml:space="preserve">Théophile Chirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000601⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.386-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984525v1</w:t>
+                <w:t xml:space="preserve">hal-02909553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Rashba parameter from the bilinear magnetoresistance response in a two-dimensional electron gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Castro Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dyrdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.071001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable two-dimensional electron gas based on ferroelectric Ca:SrTiO 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis M Vicente-Arche</w:t>
+                <w:t xml:space="preserve">In‐Depth Atomic Mapping of Polarization Switching in a Ferroelectric Field‐Effect Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hemme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Noël</w:t>
+                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.041002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (14), pp.2000601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909378v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2021 Quantum Materials Roadmap</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domains and domain walls in multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roser Valentí</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donald M. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/abb74e⟩</w:t>
+              <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/psr-2019-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989038v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of 2D intersubband scattering in thin film fully depleted silicon-on-insulator transistors operating at 4.2 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2021 Quantum Materials Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Billiot</w:t>
+                <w:t xml:space="preserve">Feliciano Giustino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Cardoso Paz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvano de Franceschi</w:t>
+                <w:t xml:space="preserve">Roser Valentí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0007100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.042006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/abb74e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541768v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negligible thermal contributions to the spin pumping signal in ferromagnetic metal–platinum bilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of 2D intersubband scattering in thin film fully depleted silicon-on-insulator transistors operating at 4.2 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Noel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Haspot</w:t>
+                <w:t xml:space="preserve">Bruna Cardoso Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">M. Tagliaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lombard</w:t>
+                <w:t xml:space="preserve">Silvano de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (16), pp.163907. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (24), pp.243502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0004614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0007100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036101v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t>
+                <w:t xml:space="preserve">Negligible thermal contributions to the spin pumping signal in ferromagnetic metal–platinum bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sando</w:t>
+                <w:t xml:space="preserve">Paul Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxen Cosset-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haspot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengjiao Han</w:t>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivasha Govinden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Appert</w:t>
+                <w:t xml:space="preserve">Christian Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (16), pp.163907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0004614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536412v1</w:t>
+                <w:t xml:space="preserve">hal-03036101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantized conductance in a one-dimensional ballistic oxide nanodevice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">Non-volatile electric control of spin–charge conversion in a SrTiO3 Rashba system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Vicente Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41928-020-0383-2⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580 (7804), pp.483-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036068v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile electric control of spin–charge conversion in a SrTiO3 Rashba system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diogo Vaz</w:t>
+                <w:t xml:space="preserve">Antiferromagnetic textures in BiFeO 3 controlled by strain and electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2197-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15501-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552857v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic textures in BiFeO 3 controlled by strain and electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantized conductance in a one-dimensional ballistic oxide nanodevice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Haykal</w:t>
+                <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fischer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Sando</w:t>
+                <w:t xml:space="preserve">D. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15501-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41928-020-0383-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909544v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain‐Engineered Metal‐to‐Insulator Transition and Orbital Polarization in Nickelate Superlattices Integrated on Silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
+                <w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjiao Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daen Jannis</w:t>
+                <w:t xml:space="preserve">Vivasha Govinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cunha</w:t>
+                <w:t xml:space="preserve">Oliver Paull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+                <w:t xml:space="preserve">Florian Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.2004995. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202004995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002986v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse transition of labyrinthine domain patterns in ferroelectric thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain‐Engineered Metal‐to‐Insulator Transition and Orbital Polarization in Nickelate Superlattices Integrated on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nahas</w:t>
+                <w:t xml:space="preserve">Daen Jannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prokhorenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Fischer</w:t>
+                <w:t xml:space="preserve">Daniel Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Carretero</w:t>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1845-4⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2004995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202004995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483177v1</w:t>
+                <w:t xml:space="preserve">hal-03002986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-polaron dichotomy of charge carriers in perovskite oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse transition of labyrinthine domain patterns in ferroelectric thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Husanu</w:t>
+                <w:t xml:space="preserve">S. Prokhorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vistoli</w:t>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-020-0330-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909548v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping spin–charge conversion to the band structure in a topological oxide two-dimensional electron gas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Börge Göbel</w:t>
+                <w:t xml:space="preserve">Electrically Switchable and Tunable Rashba-Type Spin Splitting in Covalent Perovskite Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Bruno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacobo J Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (11), pp.116401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0467-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.116401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288886v2</w:t>
+                <w:t xml:space="preserve">hal-02292557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching on superferromagnetism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping spin–charge conversion to the band structure in a topological oxide two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Börge Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arora</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Ünal</w:t>
+                <w:t xml:space="preserve">Flavio Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.024403⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0467-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292555v1</w:t>
+                <w:t xml:space="preserve">hal-02288886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant topological Hall effect in correlated oxide thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
+                <w:t xml:space="preserve">Switching on superferromagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nukala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blai C Casals</w:t>
+                <w:t xml:space="preserve">A. Ünal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0307-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.024403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286091v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Oxide Electronics: a Roadmap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant topological Hall effect in correlated oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coll</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Boschker</w:t>
+                <w:t xml:space="preserve">Blai C Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.312⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0307-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122830v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson-like dynamics of the superconducting LaAlO 3 / SrTiO 3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of band gaps in 3d perovskite oxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+                <w:t xml:space="preserve">Towards Oxide Electronics: a Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontcuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Althammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Zunger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Boschker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.1658. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482, pp.1-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09698-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286101v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-Field Control of Spin Current Generation and Detection in Ferromagnet-Free SrTiO 3 -Based Nanodevices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diogo Vaz</w:t>
+                <w:t xml:space="preserve">Origin of band gaps in 3d perovskite oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bruneel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alex Zunger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.395-401. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09698-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517872v1</w:t>
+                <w:t xml:space="preserve">hal-02286101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and Harnessing Percolation at the Metal–Insulator Transition of NdNiO 3 Nanogaps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Electric-Field Control of Spin Current Generation and Detection in Ferromagnet-Free SrTiO 3 -Based Nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Cornelissen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Pierre Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02815⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331430v1</w:t>
+                <w:t xml:space="preserve">hal-02517872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mott gapping in 3 d A B O 3 perovskites without Mott-Hubbard interelectronic repulsion energy U</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging and Harnessing Percolation at the Metal–Insulator Transition of NdNiO 3 Nanogaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.035119⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292573v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mott gapping in 3 d A B O 3 perovskites without Mott-Hubbard interelectronic repulsion energy U</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zunger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.035119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310230v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. H C Paull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (4), pp.041404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically Switchable and Tunable Rashba-Type Spin Splitting in Covalent Perovskite Oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Varignon</w:t>
+                <w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobo J Santamaria</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (11), pp.116401. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.116401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292557v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between electron pairing and phase coherence in superconducting interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jouan</w:t>
+                <w:t xml:space="preserve">A Living-Dead Magnetic Layer at the Surface of Ferrimagnetic DyTiO 3 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Preziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Benfatto</w:t>
+                <w:t xml:space="preserve">Philipp Scheiderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Couëdo</w:t>
+                <w:t xml:space="preserve">Michael Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kumar</w:t>
+                <w:t xml:space="preserve">Sergio Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.407. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (29), pp.1707489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-02907-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201707489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708527v1</w:t>
+                <w:t xml:space="preserve">hal-02331366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide spin-orbitronics: New routes towards low-power electrical control of magnetization in oxide heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Castro Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (9), pp.0902A4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9651,2025 +9651,2025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Mapping of Phase Separation across the Metal–Insulator Transition of NdNiO 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+                <w:t xml:space="preserve">Competition between electron pairing and phase coherence in superconducting interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lopez-Mir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+                <w:t xml:space="preserve">L. Benfatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couëdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04728⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-02907-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323914v1</w:t>
+                <w:t xml:space="preserve">hal-01708527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Hall Effect from Strong to Weak Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Nakazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87 (3), pp.033705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7566/JPSJ.87.033705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new spin for oxide interfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Mapping of Phase Separation across the Metal–Insulator Transition of NdNiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lopez-Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0112-1⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2226-2232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883698v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–insulator-transition engineering by modulation tilt-control in perovskite nickelates for room temperature optical switching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
+                <w:t xml:space="preserve">A new spin for oxide interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Green</w:t>
+                <w:t xml:space="preserve">L. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knut Müller-Caspary</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1807457115⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.322-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0112-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331417v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors limiting ferroelectric field-effect doping in complex oxide heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal–insulator-transition engineering by modulation tilt-control in perovskite nickelates for room temperature optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoliang Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
+                <w:t xml:space="preserve">Robert Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouco</w:t>
+                <w:t xml:space="preserve">Knut Müller-Caspary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Qiao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Bernard</w:t>
+                <w:t xml:space="preserve">Ivan Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.084405⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (38), pp.9515-9520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1807457115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331400v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics of oxygen-octahedra rotations in perovskite oxides from first principles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
+                <w:t xml:space="preserve">Factors limiting ferroelectric field-effect doping in complex oxide heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Peng</w:t>
+                <w:t xml:space="preserve">V. Rouco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Grisolia</w:t>
+                <w:t xml:space="preserve">Qiao Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Jian Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Otto Gonzalez-Vazquez</w:t>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024113⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.084405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292580v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond disproportionation, charge self-regulation, and ligand holes in s − p and in d -electron A B X 3 perovskites by density functional theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetics of oxygen-octahedra rotations in perovskite oxides from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dalpian</w:t>
+                <w:t xml:space="preserve">Mathieu Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Liu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hong Jian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Gonzalez-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075135⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 97 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331404v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time switching dynamics of ferroelectric tunnel junctions under single-shot voltage pulses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bond disproportionation, charge self-regulation, and ligand holes in s − p and in d -electron A B X 3 perovskites by density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chanthbouala</w:t>
+                <w:t xml:space="preserve">G. Dalpian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Girod</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Q. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zunger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5054747⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288716v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Electrostatic/chemical Properties of Metal/LaAlO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diogo Vaz</w:t>
+                <w:t xml:space="preserve">Real-time switching dynamics of ferroelectric tunnel junctions under single-shot voltage pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Lesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anke Sander</w:t>
+                <w:t xml:space="preserve">A. Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Naganuma</w:t>
+                <w:t xml:space="preserve">S. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacquet</w:t>
+                <w:t xml:space="preserve">A. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (132), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (23), pp.232902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/56951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5054747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292584v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Living-Dead Magnetic Layer at the Surface of Ferrimagnetic DyTiO 3 Thin Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+                <w:t xml:space="preserve">Growth and Electrostatic/chemical Properties of Metal/LaAlO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Scheiderer</w:t>
+                <w:t xml:space="preserve">Edouard Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sing</w:t>
+                <w:t xml:space="preserve">Hiroshi Naganuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Valencia</w:t>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (29), pp.1707489. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (132), </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201707489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/56951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331366v1</w:t>
+                <w:t xml:space="preserve">hal-02292584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic polarization switching mechanisms in BiFeO 3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+                <w:t xml:space="preserve">High-Temperature-Superconducting Weak Link Defined by the Ferroelectric Field Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bellaiche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Trastoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (10), </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.104104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.064015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288725v1</w:t>
+                <w:t xml:space="preserve">hal-02288717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-space imaging of non-collinear antiferromagnetic order with a single-spin magnetometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic polarization switching mechanisms in BiFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabell Gross</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Bellaiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature23656⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.104104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632358v1</w:t>
+                <w:t xml:space="preserve">hal-02288725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-space imaging of non-collinear antiferromagnetic order with a single-spin magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabell Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Agbelele</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rd Johnson</w:t>
+                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 549 (7671), pp.252-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature23656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523523v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning through ferroelectric domain dynamics in solid-state synapses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Agbelele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sören Boyn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Locatelli</w:t>
+                <w:t xml:space="preserve">Rd Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14736⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1602327 - 1602327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288726v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature-Superconducting Weak Link Defined by the Ferroelectric Field Effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Sander</w:t>
+                <w:t xml:space="preserve">Learning through ferroelectric domain dynamics in solid-state synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Trastoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Bernard</w:t>
+                <w:t xml:space="preserve">Nicolas Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (6), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.064015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288717v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into magnetic, ferroelectric and elastic properties of strained BiFeO 3 thin films through Mössbauer spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Agbelele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11785,51 +11785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee C Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel C Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès C Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11880,103 +11880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millionfold Resistance Change in Ferroelectric Tunnel Junctions Based on Nickelate Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (3), pp.1500245. </w:t>
@@ -12026,51 +12026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient and tunable spin-to-charge conversion through Rashba coupling at oxide interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12160,51 +12160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel electroresistance in BiFeO 3 junctions: size does matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12212,51 +12212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (23), pp.232902. </w:t>
@@ -12428,103 +12428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-gated field-effect LaAlO 3 /SrTiO 3 devices made by ion-irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (5), pp.052602. </w:t>
@@ -12562,51 +12562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large elasto-optic effect and reversible electrochromism in multiferroic BiFeO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12614,51 +12614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
@@ -12690,1380 +12690,1380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-effect control of superconductivity and Rashba spin-orbit coupling in top-gated LaAlO$_3$/SrTiO$_3$ devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Biscaras</w:t>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien E. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavomir Nemsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar K. Palsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep12751⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nano Letters, 15, pp.2533-2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01498161v1</w:t>
+                <w:t xml:space="preserve">hal-02503241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local electrical control of magnetic order and orientation by ferroelastic domain arrangements just above room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.O. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ivanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep10026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering ferroelectric tunnel junctions through potential profile shaping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Garcia</w:t>
+                <w:t xml:space="preserve">Field-effect control of superconductivity and Rashba spin-orbit coupling in top-gated LaAlO$_3$/SrTiO$_3$ devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Biscaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922769⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.12751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep12751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007560v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01498161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Spin Excitations by Hydrostatic Pressure in BiFeO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Buhot</w:t>
+                <w:t xml:space="preserve">Engineering ferroelectric tunnel junctions through potential profile shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Toulouse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Gallais</w:t>
+                <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sacuto</w:t>
+                <w:t xml:space="preserve">C. Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. de Sousa</w:t>
+                <w:t xml:space="preserve">K. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (26), </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.061101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4922769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01406870v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial multiferroic heterostructures for an electric control of magnetic properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Driving Spin Excitations by Hydrostatic Pressure in BiFeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sacuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007563v1</w:t>
+                <w:t xml:space="preserve">cea-01406870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial multiferroic heterostructures for an electric control of magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nano Letters, 15, pp.2533-2541. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503241v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the critical thickness threshold for conductivity at the LaAlO3/SrTiO3 interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lesne</w:t>
+                <w:t xml:space="preserve">Control of ferroelectricity and magnetism in multi-ferroic BiFeO3 by epitaxial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Agbelele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Reyren</w:t>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Doennig</w:t>
+                <w:t xml:space="preserve">D. Rahmedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mattana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Choueikani</w:t>
+                <w:t xml:space="preserve">W. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076501v1</w:t>
+                <w:t xml:space="preserve">hal-01053242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ferroelectricity and magnetism in multi-ferroic BiFeO3 by epitaxial strain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arsène Agbelele</w:t>
+                <w:t xml:space="preserve">Suppression of the critical thickness threshold for conductivity at the LaAlO3/SrTiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daumont</w:t>
+                <w:t xml:space="preserve">N. Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rahmedov</w:t>
+                <w:t xml:space="preserve">D. Doennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ren</w:t>
+                <w:t xml:space="preserve">R. Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13, pp.13. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053242v1</w:t>
+                <w:t xml:space="preserve">hal-02076501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron gas with six-fold symmetry at the (111) surface of KTaO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-performance ferroelectric memory based on fully patterned tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bareille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">S. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03586⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (5), pp.052909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00939913v1</w:t>
+                <w:t xml:space="preserve">hal-03007589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance ferroelectric memory based on fully patterned tunnel junctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Fusil</w:t>
+                <w:t xml:space="preserve">Two-dimensional electron gas with six-fold symmetry at the (111) surface of KTaO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. C. Rodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Xavier</w:t>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (5), pp.052909. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.3586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4864100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep03586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007589v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00939913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric tunnel junctions for information storage and processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14097,51 +14097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear electro-optic effect in multiferroic BiFeO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14149,51 +14149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourderionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.195106. </w:t>
@@ -14231,77 +14231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelectric Devices for Spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14348,77 +14348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field control of magnetic order above room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.O. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ivanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14508,51 +14508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14610,377 +14610,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crafting the Magnonic and Spintronic Response of BiFeO 3 Films by Epitaxial Strain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferroelectric control of a Mott insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
+                <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rovillain</w:t>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bégon-Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat3629⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep02834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269287v1</w:t>
+                <w:t xml:space="preserve">hal-02509391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric control of a Mott insulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+                <w:t xml:space="preserve">Crafting the Magnonic and Spintronic Response of BiFeO 3 Films by Epitaxial Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Agbelele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rahmedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+                <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bégon-Lours</w:t>
+                <w:t xml:space="preserve">P. Rovillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.2834. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (7), pp.641-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep02834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat3629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509391v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Electroresistance of Super-tetragonal BiFeO3-Based Ferroelectric Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, ACS Nano, 7, pp.5385-5390. </w:t>
@@ -15263,2136 +15263,2136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ferroelectric memristor</w:t>
+                <w:t xml:space="preserve">Electronic Subband Reconfiguration in a d 0 -Perovskite Induced by Strain-Driven Structural Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanthbouala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">V. Laukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Cherifi</w:t>
+                <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">M. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat3415⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.226601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007631v1</w:t>
+                <w:t xml:space="preserve">hal-02076485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">Strain dependence of polarization and piezoelectric response in epitaxial BiFeO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lisenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.162202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/16/162202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00742469v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic bimodal distribution of blocking temperature with multiferroic BiFeO 3 epitaxial thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-state memories based on ferroelectric tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chamfrault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Carretero</w:t>
+                <w:t xml:space="preserve">André Chanthbouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Deranlot</w:t>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100, pp.072402. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.101-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3684812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2011.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683669v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside story of ferroelectric memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">A ferroelectric memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanthbouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/483279a⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (10), pp.860-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007639v1</w:t>
+                <w:t xml:space="preserve">hal-03007631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-Controlled Spin Injection at LaAlO3 / SrTiO3 Interfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic bimodal distribution of blocking temperature with multiferroic BiFeO 3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. George</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
+                <w:t xml:space="preserve">C. K. Safeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chamfrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.186802⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.072402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3684812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876797v1</w:t>
+                <w:t xml:space="preserve">hal-01683669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric and multiferroic tunnel junctions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2011.358⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.121107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007646v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00742469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards electrical spin injection into LaAlO3-SrTiO3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inside story of ferroelectric memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 370 (1977), pp.4958-4971. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 483 (7389), pp.279-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/483279a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076480v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Subband Reconfiguration in a d 0 -Perovskite Induced by Strain-Driven Structural Transformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">Gate-Controlled Spin Injection at LaAlO3 / SrTiO3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rozenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+                <w:t xml:space="preserve">J.-M. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (22), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.226601⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 108 (18), pp.186802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.186802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076485v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state memories based on ferroelectric tunnel junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric and multiferroic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Y. Tsymbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.101-104. </w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2), pp.138-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nnano.2011.213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2011.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007651v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain dependence of polarization and piezoelectric response in epitaxial BiFeO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards electrical spin injection into LaAlO3-SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I.C. Infante</w:t>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lisenkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Allibe</w:t>
+                <w:t xml:space="preserve">J.-M T George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.162202. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 370 (1977), pp.4958-4971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/16/162202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760975v1</w:t>
+                <w:t xml:space="preserve">hal-02076480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface-induced room-temperature multiferroicity in BaTiO3</w:t>
+                <w:t xml:space="preserve">Multiferroic Phase Transition near Room Temperature in BiFeO3 Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valencia</w:t>
+                <w:t xml:space="preserve">I. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crassous</w:t>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">B. Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Moya</w:t>
+                <w:t xml:space="preserve">P. Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (10), pp.753-758. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.237601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007662v1</w:t>
+                <w:t xml:space="preserve">hal-02155598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bocher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">T. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia March</w:t>
+                <w:t xml:space="preserve">S. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 469, pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007658v1</w:t>
+                <w:t xml:space="preserve">in2p3-00558473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fortuna</w:t>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pailhes</w:t>
+                <w:t xml:space="preserve">Katia March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 469, pp.189-194. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.376-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00558473v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroic Phase Transition near Room Temperature in BiFeO3 Films</w:t>
+                <w:t xml:space="preserve">Interface-induced room-temperature multiferroicity in BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Infante</w:t>
+                <w:t xml:space="preserve">S. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Juraszek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fusil</w:t>
+                <w:t xml:space="preserve">A. Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dupé</w:t>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gemeiner</w:t>
+                <w:t xml:space="preserve">X. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (23), </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (10), pp.753-758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.237601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat3098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155598v1</w:t>
+                <w:t xml:space="preserve">hal-03007662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing phases in BiFeO3 thin films under compressive epitaxial strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectric Control of Spin Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dupé</w:t>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. C. Infante</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">F. Kronast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/pHYSrEVb.81.144128⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 327 (5969), pp.1106-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1184028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577838v1</w:t>
+                <w:t xml:space="preserve">hal-02347727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Control of Spin Polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Competing phases in BiFeO3 thin films under compressive epitaxial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Kronast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 327 (5969), pp.1106-1110. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (144128), pp.144128-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1184028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/pHYSrEVb.81.144128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347727v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging ferroelectric domains in multiferroics using a low-energy electron microscope in the mirror operation mode</w:t>
               </w:r>
@@ -17404,77 +17404,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salia Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1-2), pp.22-24. </w:t>
@@ -17525,90 +17525,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Multiferroic Phase Transitions by Epitaxial Strain in BiFeO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid C.Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lisenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.057601. </w:t>
@@ -17774,632 +17774,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant tunnel electroresistance with PbTiO3 ferroelectric tunnel barriers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacancy defect and carrier distributions in the high mobility electron gas formed at ion-irradiated SrTiO(3) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vlooswijk</w:t>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3295700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.103704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3369438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007673v1</w:t>
+                <w:t xml:space="preserve">in2p3-00670129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacancy defect and carrier distributions in the high mobility electron gas formed at ion-irradiated SrTiO(3) surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId654" w:history="1">
+                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Basletic</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3369438⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.144109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00670129v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00668098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">Giant tunnel electroresistance with PbTiO3 ferroelectric tunnel barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vlooswijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.144109. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (4), pp.042901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3295700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00668098v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of Co-doped (La,Sr)TiO 3 epitaxial thin films probed using x-ray magnetic circular dichroism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId575" w:history="1">
+                <w:t xml:space="preserve">Controlling high-mobility conduction in SrTiO3 by oxide thin film deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basletić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cros</w:t>
+                <w:t xml:space="preserve">A. Khodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (40), pp.406001. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (1), pp.012113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/40/406001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3063026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347601v1</w:t>
+                <w:t xml:space="preserve">hal-02106688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for room-temperature multiferroicity in a compound with a giant axial ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18444,523 +18444,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Two-Dimensional Metallic Behavior at LaAlO 3 / SrTiO 3 Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId575" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic properties of Co-doped (La,Sr)TiO 3 epitaxial thin films probed using x-ray magnetic circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garcia</w:t>
+                <w:t xml:space="preserve">K. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bödefeld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">V. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (21), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (40), pp.406001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.216804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/40/406001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347589v1</w:t>
+                <w:t xml:space="preserve">hal-02347601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant tunnel electroresistance for non-destructive readout of ferroelectric states</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+                <w:t xml:space="preserve">Towards Two-Dimensional Metallic Behavior at LaAlO 3 / SrTiO 3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Enouz-Vedrenne</w:t>
+                <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. D Mathur</w:t>
+                <w:t xml:space="preserve">C. Bödefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 460 (7251), pp.81-84. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature08128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.216804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347661v1</w:t>
+                <w:t xml:space="preserve">hal-02347589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling high-mobility conduction in SrTiO3 by oxide thin film deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Herranz</w:t>
+                <w:t xml:space="preserve">Giant tunnel electroresistance for non-destructive readout of ferroelectric states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Enouz-Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Basletić</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Khodan</w:t>
+                <w:t xml:space="preserve">N. D Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 460 (7251), pp.81-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3063026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106688v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the spatial distribution of charge carriers in LaAlO3/SrTiO3 heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Basletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (8), pp.621-625. </w:t>
@@ -18998,51 +18998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and structural properties of MnAs thin films on GaAs(111)B: Influence of the growth temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19132,103 +19132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High mobility in LaAlO3/SrTiO3 heterostructures: Origin, dimensionality, and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Herranz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Basletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (21), pp.216803</w:t>
@@ -19283,51 +19283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19395,51 +19395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel magnetoresistance and robust room temperature exchange bias with multiferroic BiFeO3 epitaxial thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salia Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19510,316 +19510,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate influence on the growth of Co-doped LaO, 5TiO3-x epitaxial thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ranchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">Jl Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Barthelemy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+                <w:t xml:space="preserve">E Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guyard</w:t>
+                <w:t xml:space="preserve">K Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (21), pp.212501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2132526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108271v1</w:t>
+                <w:t xml:space="preserve">hal-01293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate influence on the growth of Co-doped LaO, 5TiO3-x epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Jacquet</w:t>
+                <w:t xml:space="preserve">R. Ranchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Bouzehouane</w:t>
+                <w:t xml:space="preserve">Agnès Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98, pp.013514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293056v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistive oxides: new developments and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontcuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ll. Balcells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19960,51 +19960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ll. Balcells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20236,51 +20236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Raji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente-Arche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01013-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryan Keshri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Das" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Devaraj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chowdhury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayjit Kumar Dey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202500655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56417-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Maiellaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romeo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Trama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gaiardoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Settino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/zpvy-t4d4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/q3fr-xk1p" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l41n-qxpd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massabeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pezo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miljevic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256072" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Tomar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kuznetsova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mallik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Gradauskaite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Goossens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Iglesias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202416963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.235107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lazrak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rge G&#246;bel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mertig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Johansson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Guti&#233;rrez&#8208;llorente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202309092" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monflier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Vaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Plombon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Groen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45868-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Prestes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04413" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gallego" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;hin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202307474" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.064801" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Ramesh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Casanova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.015005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Verdierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gauquelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jannis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A Birkh&#246;lzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mallik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hortensius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Afanasiev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vistoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matthiesen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156400" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grezes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kandazoglou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxen Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37866-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giuliano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nava" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Antonio Perroni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salluzzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075418" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Witt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169750" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno Vicente&#8208;arche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbold M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sa&#239;z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864972v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salazar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02448" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33621-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.024406" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C M&#233;nard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sa&#239;z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Witt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesueur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32242-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Lee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Marcano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aeschlimann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Assaad Mawass" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095742" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035123" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. To" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attan&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043170" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nessi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cecchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda S&#322;awi&#324;ska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-021-00653-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448344v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Woo Yoo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tornos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Fang Lin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Mohanta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23489-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lachheb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxiang Zhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.5.024410" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441675v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Henk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013275" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente-Arche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Vaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Green" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Piamonteze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134178v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aeschlimann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014407" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cambou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hong H Lee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001113" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768234v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102102" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Evans" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0067" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909553v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0516-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vistoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000601" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993249v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Castro Vaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dyrdal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.071001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vicente-Arche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.041002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Valent&#237;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/abb74e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541768v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliaferri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano de Franceschi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007100" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036101v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004614" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-0383-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552857v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente Arche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2197-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002986v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daen Jannis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cunha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202004995" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909548v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Husanu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vistoli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0330-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288886v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0467-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292555v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arora" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Phillips" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#220;nal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.024403" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286091v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0307-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122830v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althammer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boschker" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.312" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292556v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104515" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zunger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09698-6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517872v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruneel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04079" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331430v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornelissen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02815" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292573v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.035119" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo J Santamaria" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.116401" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708527v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benfatto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cou&#235;do" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02907-8" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331561v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.0902A4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323914v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopez-Mir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04728" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292585v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakazawa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kohno" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.033705" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0112-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331417v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoliang Liao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Green" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut M&#252;ller-Caspary" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lobato" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807457115" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331400v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouco" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Qiao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.084405" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292580v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Peng" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grisolia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jian Zhao" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Gonzalez-Vazquez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024113" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331404v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalpian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075135" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288716v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyn" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanthbouala" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054747" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292584v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lesne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Naganuma" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56951" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331366v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Scheiderer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sing" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Valencia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201707489" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288725v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104104" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632358v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Gross" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23656" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288726v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Boyn" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lecerf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14736" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288717v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trastoy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.064015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385226v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959790" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385399v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang C Liu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee C Phillips" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Mattana" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11614" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007377v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500245" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92N9Z8Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614031v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Vaz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4726" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007210v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouzon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971311" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385275v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhao" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11502" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03106328v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941672" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007385v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousquet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10718" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498161v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscaras" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12751" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258467v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ivanovskaya" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zobelli" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10026" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007560v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922769" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007563v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.007" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076501v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doennig" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5291" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053242v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ren" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0438" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939913v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rodel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03586" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007589v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xavier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864100" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007574v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5289" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989543v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allibe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195106" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007578v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-070813-113315" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007585v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saidi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104106" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509391v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02834" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509417v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401378t" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477631v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrett" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Rault" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locatelli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801968" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269283v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lou" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024106" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007631v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanthbouala" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cherifi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3415" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683669v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamfrault" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684812" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007639v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483279a" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B135141A7C9210B88FC91B9215E805466760C4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876797v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.186802" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007646v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Tsymbal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruverman" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2011.358" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076480v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M T George" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0201" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007651v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2011.213" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760975v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/16/162202" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155598v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Infante" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.237601" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347727v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kronast" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184028" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510380v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Hertel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.200903297" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347437v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubroka" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ssle" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Kim" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Malik" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schultz" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.156807" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007673v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlooswijk" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295700" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347601v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/40/406001" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269653v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.217603" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347661v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D Mathur" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08128" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SWGDP8HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106688v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basleti&#263;" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodan" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3063026" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202798v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212096v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imhoff" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154487v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402204" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108271v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ranchal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barthelemy" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917490v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Balcells" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01208-2" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T41H972C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917671v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00747-4" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLP4HNKS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Gradauskaite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Goossens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Iglesias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202416963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryan Keshri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Das" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Devaraj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chowdhury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayjit Kumar Dey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202500655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/q3fr-xk1p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Maiellaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romeo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Trama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gaiardoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Settino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/zpvy-t4d4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56417-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Raji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente-Arche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01013-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l41n-qxpd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massabeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pezo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miljevic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256072" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Tomar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kuznetsova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mallik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Ramesh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Casanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.015005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lazrak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rge G&#246;bel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mertig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Johansson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023074" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.235107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Guti&#233;rrez&#8208;llorente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202309092" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monflier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Vaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Plombon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Groen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45868-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Prestes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gallego" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;hin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202307474" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.064801" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Verdierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gauquelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jannis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A Birkh&#246;lzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mallik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hortensius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Afanasiev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vistoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matthiesen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156400" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grezes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kandazoglou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxen Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37866-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giuliano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nava" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Antonio Perroni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salluzzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075418" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Witt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169750" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno Vicente&#8208;arche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbold M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sa&#239;z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Marcano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aeschlimann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Assaad Mawass" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095742" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33621-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salazar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02448" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.024406" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C M&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sa&#239;z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Witt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesueur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32242-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente-Arche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102102" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442903v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035123" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. To" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attan&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043170" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448344v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Woo Yoo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tornos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Fang Lin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Mohanta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23489-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nessi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cecchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda S&#322;awi&#324;ska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-021-00653-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371020v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lachheb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxiang Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.5.024410" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Vaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Henk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013275" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aeschlimann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014407" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359457v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Green" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Piamonteze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cambou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hong H Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001113" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Husanu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vistoli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0330-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vicente-Arche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.041002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909553v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0516-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993249v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Castro Vaz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dyrdal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.071001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984525v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vistoli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000601" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984540v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Evans" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0067" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Valent&#237;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/abb74e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliaferri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano de Franceschi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007100" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036101v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004614" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552857v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente Arche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2197-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036068v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-0383-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002986v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daen Jannis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cunha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202004995" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292557v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo J Santamaria" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.116401" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288886v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0467-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arora" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Phillips" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#220;nal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.024403" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286091v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0307-5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104515" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122830v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althammer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boschker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.312" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286101v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zunger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09698-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517872v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruneel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04079" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331430v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornelissen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02815" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292573v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.035119" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Scheiderer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sing" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Valencia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201707489" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331561v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.0902A4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708527v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benfatto" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cou&#235;do" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02907-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292585v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakazawa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kohno" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.033705" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323914v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopez-Mir" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04728" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883698v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0112-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331417v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoliang Liao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Green" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut M&#252;ller-Caspary" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lobato" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807457115" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331400v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouco" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Qiao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.084405" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292580v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Peng" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grisolia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jian Zhao" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Gonzalez-Vazquez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024113" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalpian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075135" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288716v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyn" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanthbouala" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054747" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292584v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lesne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Naganuma" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56951" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288717v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trastoy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.064015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104104" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632358v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Gross" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23656" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288726v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Boyn" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lecerf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14736" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385226v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959790" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385399v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang C Liu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee C Phillips" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Mattana" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11614" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007377v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500245" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92N9Z8Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614031v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Vaz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4726" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007210v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouzon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971311" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385275v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhao" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11502" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03106328v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941672" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007385v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousquet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10718" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258467v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ivanovskaya" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zobelli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10026" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498161v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscaras" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12751" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007560v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922769" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007563v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.007" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053242v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ren" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0438" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076501v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doennig" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5291" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007589v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xavier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864100" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939913v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rodel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03586" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007574v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5289" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989543v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allibe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195106" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007578v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-070813-113315" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007585v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saidi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104106" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509391v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02834" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509417v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401378t" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477631v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrett" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Rault" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locatelli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801968" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269283v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lou" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024106" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760975v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/16/162202" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007651v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanthbouala" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2011.213" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007631v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cherifi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3415" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683669v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamfrault" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684812" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007639v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483279a" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B135141A7C9210B88FC91B9215E805466760C4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876797v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.186802" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007646v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Tsymbal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruverman" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2011.358" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076480v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M T George" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0201" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155598v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Infante" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.237601" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347727v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kronast" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184028" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510380v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Hertel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.200903297" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347437v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubroka" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ssle" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Kim" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Malik" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schultz" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.156807" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007673v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlooswijk" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295700" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106688v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basleti&#263;" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3063026" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269653v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.217603" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347601v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/40/406001" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347661v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D Mathur" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08128" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SWGDP8HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202798v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212096v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imhoff" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154487v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402204" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108271v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ranchal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barthelemy" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917490v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Balcells" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01208-2" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T41H972C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917671v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00747-4" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLP4HNKS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>