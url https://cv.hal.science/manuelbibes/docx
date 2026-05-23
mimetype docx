--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (152)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (154)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,944 +234,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Exceptional Negative Valency and Spin Reconstruction in Non‐Collinear Anti‐Ferromagnetic Antiperovskite Mn&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NiN Film</w:t>
+                <w:t xml:space="preserve">Inverse Rashba Edelstein THz emission modulation induced by ferroelectricity in CoFeB/PtSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/MoSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;//LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryan Keshri</w:t>
+                <w:t xml:space="preserve">S. Massabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasanna Das</w:t>
+                <w:t xml:space="preserve">O. Paull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayana Devaraj</w:t>
+                <w:t xml:space="preserve">A. Pezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourav Chowdhury</w:t>
+                <w:t xml:space="preserve">F. Miljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayjit Kumar Dey</w:t>
+                <w:t xml:space="preserve">M. Mičica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (32), pp.2500655. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.041102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202500655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0256072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377291v1</w:t>
+                <w:t xml:space="preserve">hal-05064688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the crystal structure for superconductivity in infinite-layered nickel oxides</w:t>
+                <w:t xml:space="preserve">Accessible synthesis of superconducting nickelates via topotactic reduction induced by aluminum sputter deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+                <w:t xml:space="preserve">Dongxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Aravind Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (12), pp.125151. </w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/q3fr-xk1p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43246-025-01013-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377292v1</w:t>
+                <w:t xml:space="preserve">hal-05525037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of charge-to-spin conversion under quantum confinement</w:t>
+                <w:t xml:space="preserve">Monolayer control of spin-charge conversion in van der Waals heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Maiellaro</w:t>
+                <w:t xml:space="preserve">K. Abdukayumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Paull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mičica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Romeo</w:t>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Trama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Settino</w:t>
+                <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/zpvy-t4d4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (01), pp.016702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/l41n-qxpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377293v1</w:t>
+                <w:t xml:space="preserve">hal-04940355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital-order as the driving mechanism for superconductivity in ruthenates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+                <w:t xml:space="preserve">Unlocking Exceptional Negative Valency and Spin Reconstruction in Non‐Collinear Anti‐Ferromagnetic Antiperovskite Mn&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NiN Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aryan Keshri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanna Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nayana Devaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayjit Kumar Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56417-5⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (32), pp.2500655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202500655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377287v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessible synthesis of superconducting nickelates via topotactic reduction induced by aluminum sputter deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orbital-order as the driving mechanism for superconductivity in ruthenates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43246-025-01013-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56417-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525037v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolayer control of spin-charge conversion in van der Waals heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of the crystal structure for superconductivity in infinite-layered nickel oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abdukayumov</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/l41n-qxpd⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (12), pp.125151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/q3fr-xk1p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940355v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Rashba Edelstein THz emission modulation induced by ferroelectricity in CoFeB/PtSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/MoSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;//LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of charge-to-spin conversion under quantum confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Maiellaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Massabeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Paull</w:t>
+                <w:t xml:space="preserve">Mattia Trama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pezo</w:t>
+                <w:t xml:space="preserve">Irene Gaiardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Miljevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mičica</w:t>
+                <w:t xml:space="preserve">Jacopo Settino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), pp.041102. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.043100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0256072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/zpvy-t4d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064688v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional electron gases formed in strain engineered ferroelectric SrTiO 3 thin films</w:t>
               </w:r>
@@ -1183,77 +1183,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruchi Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srijani Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.12816-12823. </w:t>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fèlix Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96 (1), pp.015005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1415,18681 +1415,18919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the Edelstein effect of two-dimensional electron gases by ferromagnetic exchange</w:t>
+                <w:t xml:space="preserve">Voltage-based magnetization switching and reading in magnetoelectric spin-orbit nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lazrak</w:t>
+                <w:t xml:space="preserve">Diogo C Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Börge Göbel</w:t>
+                <w:t xml:space="preserve">Chia-Ching Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+                <w:t xml:space="preserve">John J Plombon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Mertig</w:t>
+                <w:t xml:space="preserve">Won Young Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Johansson</w:t>
+                <w:t xml:space="preserve">Inge Groen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.023074. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45868-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778401v1</w:t>
+                <w:t xml:space="preserve">hal-04489581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-phonon mediated superconductivity in La$_6$Ni$_5$O$_{12}$ nickel oxides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field-Free Switching of Perpendicular Magnetization in an Ultrathin Epitaxial Magnetic Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Iglesias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Sajid Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Prestes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.235107⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (9), pp.2743-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393736v1</w:t>
+                <w:t xml:space="preserve">hal-04778369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Reliable Synthesis of Superconducting Infinite Layer Nickelate Thin Films by Topochemical Reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+                <w:t xml:space="preserve">All‐Electrical Detection of the Spin‐Charge Conversion in Nanodevices Based on SrTiO 3 2‐D Electron Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202309092⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202307474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759209v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PEPR Electronique se lance : zoom sur le développement de composants neuromorphiques pour l'IA embarquée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Garello</w:t>
+                <w:t xml:space="preserve">Charge ordering as the driving mechanism for superconductivity in rare-earth nickel oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Usine Nouvelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.064801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.064801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867630v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-based magnetization switching and reading in magnetoelectric spin-orbit nanodevices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le PEPR Electronique se lance : zoom sur le développement de composants neuromorphiques pour l'IA embarquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Won Young Choi</w:t>
+                <w:t xml:space="preserve">Frédéric Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Groen</w:t>
+                <w:t xml:space="preserve">Damien Querlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Usine Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N2112851</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489581v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Free Switching of Perpendicular Magnetization in an Ultrathin Epitaxial Magnetic Insulator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Reliable Synthesis of Superconducting Infinite Layer Nickelate Thin Films by Topochemical Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fayet</w:t>
+                <w:t xml:space="preserve">Araceli Gutiérrez‐llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Raji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Godel</w:t>
+                <w:t xml:space="preserve">Laurent Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04413⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202309092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778369v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All‐Electrical Detection of the Spin‐Charge Conversion in Nanodevices Based on SrTiO 3 2‐D Electron Gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting the Edelstein effect of two-dimensional electron gases by ferromagnetic exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lazrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Gallego</w:t>
+                <w:t xml:space="preserve">Börge Göbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Trier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Srijani Mallik</w:t>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bréhin</w:t>
+                <w:t xml:space="preserve">Ingrid Mertig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Varotto</w:t>
+                <w:t xml:space="preserve">Annika Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.023074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202307474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778359v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge ordering as the driving mechanism for superconductivity in rare-earth nickel oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electron-phonon mediated superconductivity in La$_6$Ni$_5$O$_{12}$ nickel oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (6), pp.064801. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (23), pp.235107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.064801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.235107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739493v1</w:t>
+                <w:t xml:space="preserve">hal-05393736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of the candidate ferroelectric Rashba material SrBiO3 by pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexistence and coupling of ferroelectricity and magnetism in an oxide two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Verdierre</w:t>
+                <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Gauquelin</w:t>
+                <w:t xml:space="preserve">Maria D’antuono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Jannis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Mallik</w:t>
+                <w:t xml:space="preserve">Daniela Stornaiuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0138222⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.823-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-01983-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288423v1</w:t>
+                <w:t xml:space="preserve">hal-05612196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-voltage switching of nonreciprocal transport in oxide-based Rashba interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bréhin</w:t>
+                <w:t xml:space="preserve">Non-volatile electric control of spin-orbit torques in an oxide two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kandazoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxen Cosset-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luis Arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044060⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2590), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-37866-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778344v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast activation of the double-exchange interaction in antiferromagnetic manganites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J R Hortensius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vistoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matthiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0156400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile electric control of spin-orbit torques in an oxide two-dimensional electron gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grezes</w:t>
+                <w:t xml:space="preserve">Gate-voltage switching of nonreciprocal transport in oxide-based Rashba interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Kandazoglou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Noël</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-37866-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.044060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.044060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687463v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Hall current and nonlocal transport in ferromagnet-free multiband models for SrTiO 3 -based nanodevices in the presence of impurities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial growth of the candidate ferroelectric Rashba material SrBiO3 by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Verdierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Giuliano</w:t>
+                <w:t xml:space="preserve">D Jannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Nava</w:t>
+                <w:t xml:space="preserve">Y. A Birkhölzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmine Antonio Perroni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.075418⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0138222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288405v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic band structure of superconducting KTaO3 (111) interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Börge Göbel</w:t>
+                <w:t xml:space="preserve">Spin-Hall current and nonlocal transport in ferromagnet-free multiband models for SrTiO 3 -based nanodevices in the presence of impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Witt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Antonio Perroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169750⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (7), pp.075418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.075418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457998v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning of Superconducting Two‐Dimensional Electron Gases based on AlO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;/KTaO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (111) Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Electronic band structure of superconducting KTaO3 (111) interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Börge Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Saïz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (10), pp.2200077. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.121108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/apxr.202200077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0169750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288425v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain tuning of Néel temperature in YCrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; epitaxial thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterning of Superconducting Two‐Dimensional Electron Gases based on AlO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;/KTaO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (111) Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+                <w:t xml:space="preserve">Luis Moreno Vicente‐arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Marcano</w:t>
+                <w:t xml:space="preserve">Gerbold Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Aeschlimann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chen Luo</w:t>
+                <w:t xml:space="preserve">Guilhem Saïz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0095742⟩</w:t>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (10), pp.2200077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202200077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853138v1</w:t>
+                <w:t xml:space="preserve">hal-04288425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural instabilities of infinite-layer nickelates from first-principles simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucia Iglesias</w:t>
+                <w:t xml:space="preserve">Strain tuning of Néel temperature in YCrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Marcano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel C Bibes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Varignon</w:t>
+                <w:t xml:space="preserve">Raphaël Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad-Assaad Mawass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023064⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.081101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0095742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651506v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct visualization of Rashba-split bands and spin/orbital-charge interconversion at KTaO3 interfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural instabilities of infinite-layer nickelates from first-principles simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Srijani Mallik</w:t>
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33621-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.023064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036337v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Giant Ferroelectric Gating Effects in Large-Scale WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the Gilbert damping of La 0.7 Sr 0.3 MnO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haspot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02448⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.024406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.024406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864972v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the Gilbert damping of La 0.7 Sr 0.3 MnO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
+                <w:t xml:space="preserve">Visualizing Giant Ferroelectric Gating Effects in Large-Scale WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.024406⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9260-9267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768239v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluid stiffness of a KTaO3-based two-dimensional electron gas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Lesueur</w:t>
+                <w:t xml:space="preserve">Direct visualization of Rashba-split bands and spin/orbital-charge interconversion at KTaO3 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Börge Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32242-y⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33621-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853152v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide spin-orbitronics: Spin-charge interconversion and topological spin textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo-Von Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (4), pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–Charge Interconversion in KTaO 3 2D Electron Gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superfluid stiffness of a KTaO3-based two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G C Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M. Vicente-Arche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Srijani Mallik</w:t>
+                <w:t xml:space="preserve">G Saïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202102102⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32242-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768234v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of electron and hole doping effects in perovskite nickelates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spin–Charge Interconversion in KTaO 3 2D Electron Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxen Cosset-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.035123⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (43), pp.2102102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202102102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442903v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin to charge conversion at Rashba-split SrTiO 3 interfaces from resonant tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Q. To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (4), pp.043170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large intrinsic anomalous Hall effect in SrIrO3 induced by magnetic proximity effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Sander</w:t>
+                <w:t xml:space="preserve">Room-temperature ferroelectric switching of spin-to-charge conversion in GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling-Fang Lin</w:t>
+                <w:t xml:space="preserve">Luca Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narayan Mohanta</w:t>
+                <w:t xml:space="preserve">Stefano Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagoda Sławińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23489-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41928-021-00653-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448344v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Controlled Reconfigurable Magnonic Crystal at the Sub-micrometer Scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large intrinsic anomalous Hall effect in SrIrO3 induced by magnetic proximity effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Boventer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Myoung-Woo Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Garcia</w:t>
+                <w:t xml:space="preserve">J. Tornos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Fang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayan Mohanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACSNANO.1C00499⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23489-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375819v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature ferroelectric switching of spin-to-charge conversion in GeTe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Noël</w:t>
+                <w:t xml:space="preserve">Voltage-Controlled Reconfigurable Magnonic Crystal at the Sub-micrometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Boventer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haspot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41928-021-00653-2⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.9775-9781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACSNANO.1C00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188292v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bulk ferroelectric phase transition in super-tetragonal BiFeO3 thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First-principles study of electron and hole doping effects in perovskite nickelates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.5.024410⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.035123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.035123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371020v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal/ SrTiO 3 two-dimensional electron gases for spin-to-charge conversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First-principles study of electron and hole doping effects in perovskite nickelates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.064005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.035123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326543v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin and orbital Edelstein effects in a two-dimensional electron gas: Theory and application to SrTiO 3 interfaces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metal/ SrTiO 3 two-dimensional electron gases for spin-to-charge conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srijani Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxen Cosset-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013275⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.064005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441675v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption and x-ray magnetic circular dichroism in bulk and thin films of ferrimagnetic GdTi O 3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin and orbital Edelstein effects in a two-dimensional electron gas: Theory and application to SrTiO 3 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Börge Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Henk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mertig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.014407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134178v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially controlled octahedral rotations and metal-insulator transitions in NdNiO3/SrTiO3 superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cinthia Piamonteze</w:t>
+                <w:t xml:space="preserve">Surface and bulk ferroelectric phase transition in super-tetragonal BiFeO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lachheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.5.024410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359457v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth profile reconstruction of YCrO3 / CaMnO3 superlattices by near total reflection HAXPES</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatially controlled octahedral rotations and metal-insulator transitions in NdNiO3/SrTiO3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinthia Piamonteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.1295-1302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359616v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-polaron dichotomy of charge carriers in perovskite oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">X-ray absorption and x-ray magnetic circular dichroism in bulk and thin films of ferrimagnetic GdTi O 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sanchez-Santolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-020-0330-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.014407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909548v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable two-dimensional electron gas based on ferroelectric Ca:SrTiO 3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth profile reconstruction of YCrO3 / CaMnO3 superlattices by near total reflection HAXPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Hong H Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.041002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Collection Commemorating the Career of Charles S. Fadley, 39 (5), pp.053204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909378v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and antiferromagnetic chiral textures at multiferroic domain walls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Electron-polaron dichotomy of charge carriers in perovskite oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Husanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vistoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0516-z⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-020-0330-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909553v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Rashba parameter from the bilinear magnetoresistance response in a two-dimensional electron gas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karin Garcia</w:t>
+                <w:t xml:space="preserve">The 2021 Quantum Materials Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciano Giustino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Valentí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.071001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.042006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/abb74e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993249v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐Depth Atomic Mapping of Polarization Switching in a Ferroelectric Field‐Effect Transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bibes</w:t>
+                <w:t xml:space="preserve">Evidence of 2D intersubband scattering in thin film fully depleted silicon-on-insulator transistors operating at 4.2 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Cardoso Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tagliaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000601⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (24), pp.243502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0007100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984525v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domains and domain walls in multiferroics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald M. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/psr-2019-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2021 Quantum Materials Roadmap</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+                <w:t xml:space="preserve">In‐Depth Atomic Mapping of Polarization Switching in a Ferroelectric Field‐Effect Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Trier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roser Valentí</w:t>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/abb74e⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (14), pp.2000601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989038v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of 2D intersubband scattering in thin film fully depleted silicon-on-insulator transistors operating at 4.2 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the Rashba parameter from the bilinear magnetoresistance response in a two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Castro Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Guevel</w:t>
+                <w:t xml:space="preserve">Anna Dyrdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Billiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Silvano de Franceschi</w:t>
+                <w:t xml:space="preserve">Karin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0007100⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.071001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541768v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negligible thermal contributions to the spin pumping signal in ferromagnetic metal–platinum bilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Lombard</w:t>
+                <w:t xml:space="preserve">Switchable two-dimensional electron gas based on ferroelectric Ca:SrTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0004614⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036101v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile electric control of spin–charge conversion in a SrTiO3 Rashba system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diogo Vaz</w:t>
+                <w:t xml:space="preserve">Electric and antiferromagnetic chiral textures at multiferroic domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Chirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2197-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.386-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552857v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic textures in BiFeO 3 controlled by strain and electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negligible thermal contributions to the spin pumping signal in ferromagnetic metal–platinum bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxen Cosset-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haspot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Haykal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Sando</w:t>
+                <w:t xml:space="preserve">Christian Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15501-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (16), pp.163907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0004614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909544v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantized conductance in a one-dimensional ballistic oxide nanodevice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjiao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivasha Govinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jouan</w:t>
+                <w:t xml:space="preserve">Oliver Paull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">Florian Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41928-020-0383-2⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036068v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Appert</w:t>
+                <w:t xml:space="preserve">Non-volatile electric control of spin–charge conversion in a SrTiO3 Rashba system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Vicente Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580 (7804), pp.483-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536412v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain‐Engineered Metal‐to‐Insulator Transition and Orbital Polarization in Nickelate Superlattices Integrated on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+                <w:t xml:space="preserve">Quantized conductance in a one-dimensional ballistic oxide nanodevice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202004995⟩</w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41928-020-0383-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002986v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse transition of labyrinthine domain patterns in ferroelectric thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Antiferromagnetic textures in BiFeO 3 controlled by strain and electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Carretero</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1845-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15501-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483177v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically Switchable and Tunable Rashba-Type Spin Splitting in Covalent Perovskite Oxides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain‐Engineered Metal‐to‐Insulator Transition and Orbital Polarization in Nickelate Superlattices Integrated on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daen Jannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.116401⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2004995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202004995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292557v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping spin–charge conversion to the band structure in a topological oxide two-dimensional electron gas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Börge Göbel</w:t>
+                <w:t xml:space="preserve">Inverse transition of labyrinthine domain patterns in ferroelectric thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prokhorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Bruno</w:t>
+                <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0467-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288886v2</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching on superferromagnetism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrically Switchable and Tunable Rashba-Type Spin Splitting in Covalent Perovskite Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arora</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacobo J Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.024403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (11), pp.116401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.116401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292555v1</w:t>
+                <w:t xml:space="preserve">hal-02292557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant topological Hall effect in correlated oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blai C Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.67-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41567-018-0307-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephson-like dynamics of the superconducting LaAlO 3 / SrTiO 3 interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switching on superferromagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nukala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hurand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
+                <w:t xml:space="preserve">A. Ünal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104515⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.024403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292556v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Oxide Electronics: a Roadmap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Boschker</w:t>
+                <w:t xml:space="preserve">Mapping spin–charge conversion to the band structure in a topological oxide two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Börge Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.312⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0467-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122830v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of band gaps in 3d perovskite oxides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electric-Field Control of Spin Current Generation and Detection in Ferromagnet-Free SrTiO 3 -Based Nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09698-6⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286101v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-Field Control of Spin Current Generation and Detection in Ferromagnet-Free SrTiO 3 -Based Nanodevices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Fert</w:t>
+                <w:t xml:space="preserve">Towards Oxide Electronics: a Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontcuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Althammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boschker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04079⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482, pp.1-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517872v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and Harnessing Percolation at the Metal–Insulator Transition of NdNiO 3 Nanogaps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of band gaps in 3d perovskite oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zunger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02815⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09698-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331430v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mott gapping in 3 d A B O 3 perovskites without Mott-Hubbard interelectronic repulsion energy U</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josephson-like dynamics of the superconducting LaAlO 3 / SrTiO 3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (3), </w:t>
+              <w:t xml:space="preserve">, 2019, 99 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.035119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292573v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Appert</w:t>
+                <w:t xml:space="preserve">Imaging and Harnessing Percolation at the Metal–Insulator Transition of NdNiO 3 Nanogaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Xu</w:t>
+                <w:t xml:space="preserve">Tom Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. H C Paull</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. R Burns</w:t>
+                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362696v1</w:t>
+                <w:t xml:space="preserve">hal-02331430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mott gapping in 3 d A B O 3 perovskites without Mott-Hubbard interelectronic repulsion energy U</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zunger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.035119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310230v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Living-Dead Magnetic Layer at the Surface of Ferrimagnetic DyTiO 3 Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Valencia</w:t>
+                <w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. H C Paull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201707489⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.041404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331366v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide spin-orbitronics: New routes towards low-power electrical control of magnetization in oxide heterostructures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.57.0902A4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331561v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between electron pairing and phase coherence in superconducting interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jouan</w:t>
+                <w:t xml:space="preserve">A Living-Dead Magnetic Layer at the Surface of Ferrimagnetic DyTiO 3 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Scheiderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Benfatto</w:t>
+                <w:t xml:space="preserve">Michael Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Couëdo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Kumar</w:t>
+                <w:t xml:space="preserve">Sergio Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-02907-8⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (29), pp.1707489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201707489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708527v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Hall Effect from Strong to Weak Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
+                <w:t xml:space="preserve">A new spin for oxide interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuki Nakazawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Kohno</w:t>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.87.033705⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.322-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0112-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292585v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Mapping of Phase Separation across the Metal–Insulator Transition of NdNiO 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+                <w:t xml:space="preserve">Metal–insulator-transition engineering by modulation tilt-control in perovskite nickelates for room temperature optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoliang Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lopez-Mir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jin Hong Lee</w:t>
+                <w:t xml:space="preserve">Robert Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Müller-Caspary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04728⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (38), pp.9515-9520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1807457115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323914v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new spin for oxide interfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors limiting ferroelectric field-effect doping in complex oxide heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0112-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.084405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883698v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–insulator-transition engineering by modulation tilt-control in perovskite nickelates for room temperature optical switching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Lobato</w:t>
+                <w:t xml:space="preserve">Direct Mapping of Phase Separation across the Metal–Insulator Transition of NdNiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lopez-Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1807457115⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2226-2232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331417v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors limiting ferroelectric field-effect doping in complex oxide heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
+                <w:t xml:space="preserve">Topological Hall Effect from Strong to Weak Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouco</w:t>
+                <w:t xml:space="preserve">Kazuki Nakazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Qiao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiroshi Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.084405⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (3), pp.033705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.87.033705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331400v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics of oxygen-octahedra rotations in perovskite oxides from first principles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Oxide spin-orbitronics: New routes towards low-power electrical control of magnetization in oxide heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Castro Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024113⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (9), pp.0902A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.57.0902A4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292580v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond disproportionation, charge self-regulation, and ligand holes in s − p and in d -electron A B X 3 perovskites by density functional theory</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Competition between electron pairing and phase coherence in superconducting interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benfatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couëdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075135⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-02907-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331404v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time switching dynamics of ferroelectric tunnel junctions under single-shot voltage pulses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bond disproportionation, charge self-regulation, and ligand holes in s − p and in d -electron A B X 3 perovskites by density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dalpian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zunger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5054747⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288716v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Electrostatic/chemical Properties of Metal/LaAlO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Jacquet</w:t>
+                <w:t xml:space="preserve">Energetics of oxygen-octahedra rotations in perovskite oxides from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Jian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Gonzalez-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/56951⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292584v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature-Superconducting Weak Link Defined by the Ferroelectric Field Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bernard</w:t>
+                <w:t xml:space="preserve">Real-time switching dynamics of ferroelectric tunnel junctions under single-shot voltage pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chanthbouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.064015⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (23), pp.232902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5054747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288717v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic polarization switching mechanisms in BiFeO 3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+                <w:t xml:space="preserve">Growth and Electrostatic/chemical Properties of Metal/LaAlO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Naganuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bellaiche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (10), </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (132), </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.104104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/56951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288725v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-space imaging of non-collinear antiferromagnetic order with a single-spin magnetometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Temperature-Superconducting Weak Link Defined by the Ferroelectric Field Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabell Gross</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
+                <w:t xml:space="preserve">J. Trastoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature23656⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.064015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632358v1</w:t>
+                <w:t xml:space="preserve">hal-02288717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic polarization switching mechanisms in BiFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bellaiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.104104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523523v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning through ferroelectric domain dynamics in solid-state synapses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Locatelli</w:t>
+                <w:t xml:space="preserve">Real-space imaging of non-collinear antiferromagnetic order with a single-spin magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabell Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14736⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 549 (7671), pp.252-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature23656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288726v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into magnetic, ferroelectric and elastic properties of strained BiFeO 3 thin films through Mössbauer spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+                <w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Agbelele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jouen</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rd Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4959790⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1602327 - 1602327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385226v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large reversible caloric effect in FeRh thin films via a dual-stimulus multicaloric cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès C Barthélémy</w:t>
+                <w:t xml:space="preserve">Learning through ferroelectric domain dynamics in solid-state synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11614⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.14736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385399v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millionfold Resistance Change in Ferroelectric Tunnel Junctions Based on Nickelate Electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+                <w:t xml:space="preserve">Highly efficient and tunable spin-to-charge conversion through Rashba coupling at oxide interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oyarzún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201500245⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (12), pp.1261 - 1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03007377v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient and tunable spin-to-charge conversion through Rashba coupling at oxide interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lesne</w:t>
+                <w:t xml:space="preserve">Large reversible caloric effect in FeRh thin films via a dual-stimulus multicaloric cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang C Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee C Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Fu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. C. Vaz</w:t>
+                <w:t xml:space="preserve">Agnès C Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4726⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614031v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel electroresistance in BiFeO 3 junctions: size does matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Barthélémy</w:t>
+                <w:t xml:space="preserve">Millionfold Resistance Change in Ferroelectric Tunnel Junctions Based on Nickelate Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4971311⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.1500245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201500245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007210v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel electroresistance through organic ferroelectrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X.L Zhao</w:t>
+                <w:t xml:space="preserve">Insight into magnetic, ferroelectric and elastic properties of strained BiFeO 3 thin films through Mössbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Agbelele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11502⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (109), pp.042902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4959790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385275v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-gated field-effect LaAlO 3 /SrTiO 3 devices made by ion-irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Lesne</w:t>
+                <w:t xml:space="preserve">Tunnel electroresistance in BiFeO 3 junctions: size does matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 108 (5), pp.052602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4941672⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 109 (23), pp.232902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03106328v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large elasto-optic effect and reversible electrochromism in multiferroic BiFeO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Sando</w:t>
+                <w:t xml:space="preserve">Tunnel electroresistance through organic ferroelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.B. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yurong Yang</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bousquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">X.L Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007385v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large elasto-optic effect and reversible electrochromism in multiferroic BiFeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien E. Rault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gunnar K. Palsson</w:t>
+                <w:t xml:space="preserve">E Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503241v1</w:t>
+                <w:t xml:space="preserve">hal-03007385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical control of magnetic order and orientation by ferroelastic domain arrangements just above room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I.C. Infante</w:t>
+                <w:t xml:space="preserve">Top-gated field-effect LaAlO 3 /SrTiO 3 devices made by ion-irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep10026⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (5), pp.052602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258467v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03106328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-effect control of superconductivity and Rashba spin-orbit coupling in top-gated LaAlO$_3$/SrTiO$_3$ devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Biscaras</w:t>
+                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien E. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavomir Nemsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar K. Palsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep12751⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nano Letters, 15, pp.2533-2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01498161v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering ferroelectric tunnel junctions through potential profile shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (6), pp.061101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4922769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Spin Excitations by Hydrostatic Pressure in BiFeO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. de Sousa</w:t>
+                <w:t xml:space="preserve">Field-effect control of superconductivity and Rashba spin-orbit coupling in top-gated LaAlO$_3$/SrTiO$_3$ devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Biscaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267204⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.12751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep12751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01406870v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01498161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial multiferroic heterostructures for an electric control of magnetic properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local electrical control of magnetic order and orientation by ferroelastic domain arrangements just above room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.O. Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ivanovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep10026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007563v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ferroelectricity and magnetism in multi-ferroic BiFeO3 by epitaxial strain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arsène Agbelele</w:t>
+                <w:t xml:space="preserve">Driving Spin Excitations by Hydrostatic Pressure in BiFeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daumont</w:t>
+                <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rahmedov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Ren</w:t>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0438⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053242v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01406870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the critical thickness threshold for conductivity at the LaAlO3/SrTiO3 interface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial multiferroic heterostructures for an electric control of magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5291⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076501v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance ferroelectric memory based on fully patterned tunnel junctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferroelectric tunnel junctions for information storage and processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864100⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007589v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron gas with six-fold symmetry at the (111) surface of KTaO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+                <w:t xml:space="preserve">High-performance ferroelectric memory based on fully patterned tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03586⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (5), pp.052909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00939913v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric tunnel junctions for information storage and processing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-dimensional electron gas with six-fold symmetry at the (111) surface of KTaO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. C. Rodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5289⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.3586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007574v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00939913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear electro-optic effect in multiferroic BiFeO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Suppression of the critical thickness threshold for conductivity at the LaAlO3/SrTiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Doennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195106⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989543v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric Devices for Spintronics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of ferroelectricity and magnetism in multi-ferroic BiFeO3 by epitaxial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Agbelele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rahmedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-matsci-070813-113315⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007578v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field control of magnetic order above room temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetoelectric Devices for Spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT3870⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp.91-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-matsci-070813-113315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053074v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure and microstructures of supertetragonal multiferroic BiFeO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Saidi</w:t>
+                <w:t xml:space="preserve">Linear electro-optic effect in multiferroic BiFeO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourderionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.104106⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.195106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007585v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric control of a Mott insulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Bégon-Lours</w:t>
+                <w:t xml:space="preserve">Electric-field control of magnetic order above room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.O. Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ivanovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep02834⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.nmat3870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT3870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509391v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crafting the Magnonic and Spintronic Response of BiFeO 3 Films by Epitaxial Strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Rovillain</w:t>
+                <w:t xml:space="preserve">Atomic structure and microstructures of supertetragonal multiferroic BiFeO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat3629⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.104106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269287v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Electroresistance of Super-tetragonal BiFeO3-Based Ferroelectric Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, ACS Nano, 7, pp.5385-5390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn401378t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field electron spectromicroscopy applied to ferroelectric materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Locatelli</w:t>
+                <w:t xml:space="preserve">Crafting the Magnonic and Spintronic Response of BiFeO 3 Films by Epitaxial Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Agbelele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rahmedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rovillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4801968⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (7), pp.641-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01477631v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Built-in Electric Field in Asymmetric Ferroelectric Tunnel Junctions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferroelectric control of a Mott insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bégon-Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.024106⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep02834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269283v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Subband Reconfiguration in a d 0 -Perovskite Induced by Strain-Driven Structural Transformations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+                <w:t xml:space="preserve">Full field electron spectromicroscopy applied to ferroelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.226601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4801968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076485v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01477631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain dependence of polarization and piezoelectric response in epitaxial BiFeO3 thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a Built-in Electric Field in Asymmetric Ferroelectric Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/16/162202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.024106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760975v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state memories based on ferroelectric tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic Subband Reconfiguration in a d 0 -Perovskite Induced by Strain-Driven Structural Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanthbouala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2011.213⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.226601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007651v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ferroelectric memristor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
+                <w:t xml:space="preserve">Solid-state memories based on ferroelectric tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Cherifi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (10), pp.860-864. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.101-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2011.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007631v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic bimodal distribution of blocking temperature with multiferroic BiFeO 3 epitaxial thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain dependence of polarization and piezoelectric response in epitaxial BiFeO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. K. Safeer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">S. Lisenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allibe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3684812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.162202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/16/162202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683669v1</w:t>
+                <w:t xml:space="preserve">hal-00760975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.121107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00742469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside story of ferroelectric memories</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic bimodal distribution of blocking temperature with multiferroic BiFeO 3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. K. Safeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chamfrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/483279a⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.072402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3684812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03007639v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-Controlled Spin Injection at LaAlO3 / SrTiO3 Interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Lesne</w:t>
+                <w:t xml:space="preserve">A ferroelectric memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanthbouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. George</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Deranlot</w:t>
+                <w:t xml:space="preserve">Ryan Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (18), pp.186802. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (10), pp.860-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.186802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876797v1</w:t>
+                <w:t xml:space="preserve">hal-03007631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric and multiferroic tunnel junctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inside story of ferroelectric memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Barthélémy</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2011.358⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 483 (7389), pp.279-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/483279a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007646v1</w:t>
+                <w:t xml:space="preserve">hal-03007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards electrical spin injection into LaAlO3-SrTiO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Gate-Controlled Spin Injection at LaAlO3 / SrTiO3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (18), pp.186802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.186802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076480v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroic Phase Transition near Room Temperature in BiFeO3 Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectric and multiferroic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Y. Tsymbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Infante</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gruverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.237601⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2), pp.138-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2011.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155598v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhes</w:t>
+                <w:t xml:space="preserve">Towards electrical spin injection into LaAlO3-SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reyren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M T George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature09720⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 370 (1977), pp.4958-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00558473v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia March</w:t>
+                <w:t xml:space="preserve">Multiferroic Phase Transition near Room Temperature in BiFeO3 Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.237601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007658v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface-induced room-temperature multiferroicity in BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (10), pp.753-758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat3098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Control of Spin Polarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Kronast</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1184028⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.376-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347727v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing phases in BiFeO3 thin films under compressive epitaxial strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Dupé</w:t>
+                <w:t xml:space="preserve">Two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. C. Infante</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/pHYSrEVb.81.144128⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 469, pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577838v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00558473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging ferroelectric domains in multiferroics using a low-energy electron microscope in the mirror operation mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Cherifi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1-2), pp.22-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.200903297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Multiferroic Phase Transitions by Epitaxial Strain in BiFeO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competing phases in BiFeO3 thin films under compressive epitaxial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid C.Infante</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">P.E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.057601. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (144128), pp.144128-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.057601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/pHYSrEVb.81.144128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582402v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Response and Confinement of the Electrons at the LaAlO 3 / SrTiO 3 Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectric Control of Spin Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dubroka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Schultz</w:t>
+                <w:t xml:space="preserve">F. Kronast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.156807⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 327 (5969), pp.1106-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1184028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347437v1</w:t>
+                <w:t xml:space="preserve">hal-02347727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacancy defect and carrier distributions in the high mobility electron gas formed at ion-irradiated SrTiO(3) surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Basletic</w:t>
+                <w:t xml:space="preserve">Bridging Multiferroic Phase Transitions by Epitaxial Strain in BiFeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid C.Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lisenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3369438⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.057601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.057601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00670129v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical Response and Confinement of the Electrons at the LaAlO 3 / SrTiO 3 Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubroka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rössle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gentils</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">K. W. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. K. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (15), pp.156807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.156807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00668098v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant tunnel electroresistance with PbTiO3 ferroelectric tunnel barriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vlooswijk</w:t>
+                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3295700⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.144109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007673v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00668098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling high-mobility conduction in SrTiO3 by oxide thin film deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId651" w:history="1">
+                <w:t xml:space="preserve">Vacancy defect and carrier distributions in the high mobility electron gas formed at ion-irradiated SrTiO(3) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Basletić</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Khodan</w:t>
+                <w:t xml:space="preserve">M. Basletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3063026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.103704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3369438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106688v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00670129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for room-temperature multiferroicity in a compound with a giant axial ratio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Giant tunnel electroresistance with PbTiO3 ferroelectric tunnel barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Jacquet</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vlooswijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.217603⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (4), pp.042901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3295700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269653v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of Co-doped (La,Sr)TiO 3 epitaxial thin films probed using x-ray magnetic circular dichroism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+                <w:t xml:space="preserve">Controlling high-mobility conduction in SrTiO3 by oxide thin film deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basletić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Cros</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/40/406001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (1), pp.012113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3063026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347601v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Two-Dimensional Metallic Behavior at LaAlO 3 / SrTiO 3 Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic properties of Co-doped (La,Sr)TiO 3 epitaxial thin films probed using x-ray magnetic circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.216804⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (40), pp.406001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/40/406001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347589v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant tunnel electroresistance for non-destructive readout of ferroelectric states</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Evidence for room-temperature multiferroicity in a compound with a giant axial ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. D Mathur</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature08128⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (21), pp.217603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.217603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347661v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the spatial distribution of charge carriers in LaAlO3/SrTiO3 heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Towards Two-Dimensional Metallic Behavior at LaAlO 3 / SrTiO 3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bödefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Copie</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat2223⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.216804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106676v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural properties of MnAs thin films on GaAs(111)B: Influence of the growth temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Demaille</w:t>
+                <w:t xml:space="preserve">Giant tunnel electroresistance for non-destructive readout of ferroelectric states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Enouz-Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2830012⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 460 (7251), pp.81-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343975v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High mobility in LaAlO3/SrTiO3 heterostructures: Origin, dimensionality, and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId651" w:history="1">
+                <w:t xml:space="preserve">Mapping the spatial distribution of charge carriers in LaAlO3/SrTiO3 heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Tafra</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (8), pp.621-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat2223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202798v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using half-metallic manganite interfaces to reveal insights into spintronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and structural properties of MnAs thin films on GaAs(111)B: Influence of the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bowen</w:t>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Imhoff</w:t>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.011905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2830012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00212096v1</w:t>
+                <w:t xml:space="preserve">hal-00343975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel magnetoresistance and robust room temperature exchange bias with multiferroic BiFeO3 epitaxial thin films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using half-metallic manganite interfaces to reveal insights into spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.315208/1-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154487v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Bouzehouane</w:t>
+                <w:t xml:space="preserve">High mobility in LaAlO3/SrTiO3 heterostructures: Origin, dimensionality, and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (21), pp.216803</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293056v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate influence on the growth of Co-doped LaO, 5TiO3-x epitaxial thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Guyard</w:t>
+                <w:t xml:space="preserve">Tunnel magnetoresistance and robust room temperature exchange bias with multiferroic BiFeO3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frithjof Nolting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Appl. Phys. Lett. 89, 242114 (2006). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2402204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108271v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistive oxides: new developments and applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Frontera</w:t>
+                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(01)01208-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (21), pp.212501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2132526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02917490v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Substrate influence on the growth of Co-doped LaO, 5TiO3-x epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ranchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98, pp.013514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetoresistive oxides: new developments and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontcuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ll. Balcells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frontera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 242-245, pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(01)01208-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport properties of fully strained epitaxial thin films of La2/3Ca1/3MnO3 grown on SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ll. Balcells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 188 (1-2), pp.202-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00747-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId719"/>
+      <w:footerReference w:type="default" r:id="rId725"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20236,51 +20474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Gradauskaite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Goossens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Iglesias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202416963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryan Keshri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Das" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Devaraj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chowdhury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayjit Kumar Dey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202500655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/q3fr-xk1p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Maiellaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romeo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Trama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gaiardoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Settino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/zpvy-t4d4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56417-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Raji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente-Arche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01013-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l41n-qxpd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massabeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pezo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miljevic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256072" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Tomar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kuznetsova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mallik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Ramesh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Casanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.015005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lazrak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rge G&#246;bel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mertig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Johansson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023074" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.235107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Guti&#233;rrez&#8208;llorente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202309092" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monflier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Vaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Plombon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Groen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45868-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Prestes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gallego" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;hin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202307474" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.064801" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Verdierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gauquelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jannis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A Birkh&#246;lzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mallik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hortensius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Afanasiev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vistoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matthiesen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156400" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grezes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kandazoglou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxen Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37866-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giuliano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nava" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Antonio Perroni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salluzzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075418" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Witt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169750" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno Vicente&#8208;arche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbold M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sa&#239;z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Marcano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aeschlimann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Assaad Mawass" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095742" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33621-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salazar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02448" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.024406" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C M&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sa&#239;z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Witt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesueur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32242-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente-Arche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102102" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442903v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035123" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. To" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attan&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043170" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448344v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Woo Yoo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tornos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Fang Lin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Mohanta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23489-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nessi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cecchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda S&#322;awi&#324;ska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-021-00653-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371020v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lachheb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxiang Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.5.024410" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Vaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Henk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013275" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aeschlimann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014407" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359457v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Green" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Piamonteze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cambou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hong H Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001113" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Husanu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vistoli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0330-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vicente-Arche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.041002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909553v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0516-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993249v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Castro Vaz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dyrdal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.071001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984525v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vistoli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000601" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984540v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Evans" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0067" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Valent&#237;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/abb74e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliaferri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano de Franceschi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007100" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036101v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004614" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552857v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente Arche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2197-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036068v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-0383-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002986v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daen Jannis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cunha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202004995" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292557v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo J Santamaria" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.116401" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288886v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0467-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arora" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Phillips" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#220;nal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.024403" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286091v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0307-5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104515" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122830v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althammer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boschker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.312" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286101v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zunger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09698-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517872v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruneel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04079" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331430v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornelissen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02815" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292573v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.035119" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Scheiderer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sing" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Valencia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201707489" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331561v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.0902A4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708527v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benfatto" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cou&#235;do" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02907-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292585v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakazawa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kohno" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.033705" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323914v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopez-Mir" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04728" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883698v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0112-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331417v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoliang Liao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Green" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut M&#252;ller-Caspary" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lobato" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807457115" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331400v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouco" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Qiao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.084405" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292580v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Peng" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grisolia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jian Zhao" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Gonzalez-Vazquez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024113" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalpian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075135" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288716v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyn" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanthbouala" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054747" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292584v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lesne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Naganuma" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56951" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288717v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trastoy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.064015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104104" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632358v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Gross" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23656" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288726v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Boyn" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lecerf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14736" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385226v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959790" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385399v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang C Liu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee C Phillips" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Mattana" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11614" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007377v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500245" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92N9Z8Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614031v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Vaz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4726" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007210v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouzon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971311" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385275v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhao" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11502" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03106328v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941672" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007385v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousquet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10718" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258467v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ivanovskaya" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zobelli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10026" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498161v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscaras" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12751" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007560v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922769" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007563v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.007" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053242v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ren" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0438" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076501v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doennig" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5291" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007589v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xavier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864100" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939913v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rodel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03586" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007574v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5289" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989543v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allibe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195106" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007578v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-070813-113315" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007585v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saidi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104106" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509391v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02834" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509417v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401378t" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477631v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrett" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Rault" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locatelli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801968" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269283v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lou" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024106" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760975v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/16/162202" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007651v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanthbouala" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2011.213" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007631v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cherifi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3415" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683669v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamfrault" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684812" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007639v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483279a" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B135141A7C9210B88FC91B9215E805466760C4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876797v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.186802" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007646v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Tsymbal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruverman" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2011.358" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076480v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M T George" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0201" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155598v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Infante" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.237601" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347727v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kronast" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184028" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510380v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Hertel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.200903297" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347437v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubroka" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ssle" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Kim" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Malik" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schultz" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.156807" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007673v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlooswijk" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295700" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106688v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basleti&#263;" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3063026" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269653v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.217603" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347601v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/40/406001" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347661v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D Mathur" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08128" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SWGDP8HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202798v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212096v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imhoff" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154487v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402204" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108271v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ranchal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barthelemy" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917490v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Balcells" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01208-2" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T41H972C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917671v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00747-4" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLP4HNKS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Gradauskaite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Goossens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Iglesias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202416963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massabeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pezo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miljevic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Raji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente-Arche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01013-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l41n-qxpd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryan Keshri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Das" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Devaraj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chowdhury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayjit Kumar Dey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202500655" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56417-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/q3fr-xk1p" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Maiellaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Trama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gaiardoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Settino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/zpvy-t4d4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Tomar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kuznetsova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mallik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Ramesh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Casanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.015005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Vaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Plombon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Groen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45868-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Prestes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04413" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gallego" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;hin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202307474" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.064801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monflier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Guti&#233;rrez&#8208;llorente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202309092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lazrak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rge G&#246;bel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mertig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Johansson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.235107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D&#8217;antuono" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stornaiuolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-01983-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grezes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kandazoglou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxen Cosset-Cheneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37866-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Hortensius" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Afanasiev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vistoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matthiesen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156400" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.044060" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Verdierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gauquelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jannis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A Birkh&#246;lzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mallik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138222" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giuliano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nava" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Antonio Perroni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salluzzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Witt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169750" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno Vicente&#8208;arche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbold M&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sa&#239;z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200077" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Lee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Marcano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aeschlimann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Assaad Mawass" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095742" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.024406" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864972v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salazar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02448" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33621-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C M&#233;nard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sa&#239;z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Witt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesueur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32242-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente-Arche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102102" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. To" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attan&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043170" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188292v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nessi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cecchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda S&#322;awi&#324;ska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-021-00653-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448344v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Woo Yoo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tornos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Fang Lin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Mohanta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23489-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035123" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Vaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Henk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013275" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lachheb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxiang Zhu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.5.024410" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Chen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Green" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Piamonteze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aeschlimann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014407" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cambou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hong H Lee" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001113" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909548v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Husanu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vistoli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0330-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Valent&#237;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/abb74e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541768v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliaferri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano de Franceschi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007100" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984540v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Evans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0067" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vistoli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000601" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993249v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Castro Vaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dyrdal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garcia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.071001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909378v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vicente-Arche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.041002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909553v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0516-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036101v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004614" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552857v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente Arche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2197-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036068v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-0383-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002986v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daen Jannis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cunha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202004995" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292557v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo J Santamaria" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.116401" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286091v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0307-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arora" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Phillips" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#220;nal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.024403" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288886v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0467-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517872v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruneel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04079" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122830v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althammer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boschker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.312" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zunger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09698-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292556v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104515" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331430v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornelissen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02815" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292573v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.035119" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331366v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Scheiderer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sing" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Valencia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201707489" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883698v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0112-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331417v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoliang Liao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Green" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut M&#252;ller-Caspary" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lobato" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807457115" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331400v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouco" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Qiao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.084405" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323914v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopez-Mir" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04728" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292585v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakazawa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kohno" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.033705" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331561v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.0902A4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708527v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benfatto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cou&#235;do" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-02907-8" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalpian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075135" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292580v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Peng" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grisolia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jian Zhao" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Gonzalez-Vazquez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024113" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288716v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyn" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanthbouala" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054747" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292584v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lesne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Naganuma" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56951" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288717v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trastoy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.064015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288725v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104104" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632358v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Gross" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23656" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288726v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Boyn" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lecerf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14736" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614031v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Vaz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4726" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385399v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang C Liu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee C Phillips" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Mattana" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11614" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007377v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500245" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92N9Z8Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385226v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959790" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007210v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouzon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turner" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971311" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385275v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusil" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhao" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11502" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007385v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousquet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10718" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03106328v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941672" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007560v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922769" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01498161v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscaras" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12751" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258467v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ivanovskaya" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zobelli" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10026" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007563v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.007" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007574v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5289" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007589v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xavier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864100" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939913v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rodel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03586" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076501v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reyren" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doennig" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5291" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053242v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rahmedov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ren" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0438" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007578v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-070813-113315" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989543v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allibe" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195106" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007585v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saidi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104106" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509417v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401378t" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269287v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3629" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509391v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02834" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477631v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrett" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Rault" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locatelli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801968" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269283v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lou" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024106" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007651v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanthbouala" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2011.213" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760975v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/16/162202" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683669v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamfrault" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684812" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007631v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cherifi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3415" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007639v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483279a" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B135141A7C9210B88FC91B9215E805466760C4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876797v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.186802" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007646v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Tsymbal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruverman" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2011.358" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076480v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M T George" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0201" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155598v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Infante" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gemeiner" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.237601" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510380v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Hertel" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.200903297" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347727v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kronast" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184028" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347437v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubroka" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ssle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Kim" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Malik" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schultz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.156807" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007673v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlooswijk" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295700" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106688v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basleti&#263;" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodan" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3063026" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347601v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/40/406001" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269653v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.217603" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347661v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D Mathur" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08128" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SWGDP8HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212096v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imhoff" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202798v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154487v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402204" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108271v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ranchal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barthelemy" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917490v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Balcells" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01208-2" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T41H972C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917671v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00747-4" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLP4HNKS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>