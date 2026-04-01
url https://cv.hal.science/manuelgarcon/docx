--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -900,360 +900,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aprender el cálculo mental en contexto poscolonial. Una encuesta en Martinica, territorio francés de ultramar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REN CONFERENCE 2023 - Research on Educational Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIX Congreso Internacional sobre Aprendizaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Valencia - Red de Investigación de Aprendizaje, Jul 2022, Valencia, España. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18848/978-1-957792-64-4/CGP⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018316v1</w:t>
+                <w:t xml:space="preserve">hal-03522078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprender el cálculo mental en contexto poscolonial. Una encuesta en Martinica, territorio francés de ultramar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Alì</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Congreso Internacional sobre Aprendizaje</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REN CONFERENCE 2023 - Research on Educational Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Niccolò Cusano, May 2023, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18848/978-1-957792-64-4/CGP⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03522078v1</w:t>
+                <w:t xml:space="preserve">hal-04018316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DID YOU SAY MATHS? NOT EVEN SCARED! ASSESSMENT OF THE FIRST EXERCISE PERIOD OF THE MATH PLAN OF THE ACADEMY OF MARTINIQUE</w:t>
+                <w:t xml:space="preserve">Les maths ? Même pas peur ! Bilan de la première période d'exercice du Plan Math de l'Académie de Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Education and New Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Apr 2020, Faa'a, Tahiti, Polynésie française</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064877v1</w:t>
+                <w:t xml:space="preserve">hal-02500462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maths ? Même pas peur ! Bilan de la première période d'exercice du Plan Math de l'Académie de Martinique</w:t>
+                <w:t xml:space="preserve">DID YOU SAY MATHS? NOT EVEN SCARED! ASSESSMENT OF THE FIRST EXERCISE PERIOD OF THE MATH PLAN OF THE ACADEMY OF MARTINIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Education and New Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online Conference, France. pp.2669-2675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/edulearn.2020.0807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500462v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON SOME ENDOGENOUS PROBABILITY-MIGRATION MODELS</w:t>
               </w:r>
@@ -1813,51 +1813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="215396D7"/>
+    <w:nsid w:val="D2550CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2044,51 +2044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuelgarcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2983-7141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe &#201;mile Garcon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Omrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02167352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuelgarcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2983-7141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe &#201;mile Garcon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Omrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0807" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02167352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>