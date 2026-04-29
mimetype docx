--- v1 (2026-04-01)
+++ v2 (2026-04-29)
@@ -492,51 +492,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIXED POINTS IN MULTIPLE EQUILIBRIA PROBABILITY-MIGRATION MODELS</w:t>
+                <w:t xml:space="preserve">Fixed points in multiple equilibria probability-migration models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
@@ -545,51 +545,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennebi Omrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serdica Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41, pp.263 - 276</w:t>
+              <w:t xml:space="preserve">, 2015, 41 (2-3), pp.263 - 276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -784,492 +784,600 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner l’approche sociologique et psychométrique pour étudier les performances scolaires : le cas du calcul mental au Sénégal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation de l’ouvrage Mathématiques et contextes : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Alì</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études des jeunes chercheurs en éducation (JCE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national supérieur du professorat et de l’éducation de Martinique; Université des Antilles, May 2024, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">Journée d’étude des jeunes chercheurs en éducation (JCE2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Martinique, May 2026, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191990v1</w:t>
+                <w:t xml:space="preserve">hal-05605531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprender el cálculo mental en contexto poscolonial. Una encuesta en Martinica, territorio francés de ultramar</w:t>
+                <w:t xml:space="preserve">Combiner l’approche sociologique et psychométrique pour étudier les performances scolaires : le cas du calcul mental au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Congreso Internacional sobre Aprendizaje</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'études des jeunes chercheurs en éducation (JCE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national supérieur du professorat et de l’éducation de Martinique; Université des Antilles, May 2024, Fort-de-France, Martinique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522078v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aprender el cálculo mental en contexto poscolonial. Una encuesta en Martinica, territorio francés de ultramar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REN CONFERENCE 2023 - Research on Educational Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIX Congreso Internacional sobre Aprendizaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Valencia - Red de Investigación de Aprendizaje, Jul 2022, Valencia, España. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18848/978-1-957792-64-4/CGP⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018316v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maths ? Même pas peur ! Bilan de la première période d'exercice du Plan Math de l'Académie de Martinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Apr 2020, Faa'a, Tahiti, Polynésie française</w:t>
+              <w:t xml:space="preserve">REN CONFERENCE 2023 - Research on Educational Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Niccolò Cusano, May 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500462v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DID YOU SAY MATHS? NOT EVEN SCARED! ASSESSMENT OF THE FIRST EXERCISE PERIOD OF THE MATH PLAN OF THE ACADEMY OF MARTINIQUE</w:t>
+                <w:t xml:space="preserve">Les maths ? Même pas peur ! Bilan de la première période d'exercice du Plan Math de l'Académie de Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Education and New Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe d'Accueil Sociétés Traditionnelles et Contemporaines en Océanie (EASTCO EA 4241), Apr 2020, Faa'a, Tahiti, Polynésie française</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064877v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DID YOU SAY MATHS? NOT EVEN SCARED! ASSESSMENT OF THE FIRST EXERCISE PERIOD OF THE MATH PLAN OF THE ACADEMY OF MARTINIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Education and New Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online Conference, France. pp.2669-2675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/edulearn.2020.0807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON SOME ENDOGENOUS PROBABILITY-MIGRATION MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1298,51 +1406,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48 ème colloque de l'Association de Science Régionale De Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1352,139 +1460,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques et contextes : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires des Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, (coll. Apprentissage, éducation et socialisation), 9782488234269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1494,51 +1602,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1561,191 +1669,298 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Peluso Cassese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricerche in neuroscienze educative 2023. Il futuro prossimo dell’educazione nell’universo digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Università Niccolò Cusano; Edizioni Universitarie Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-11, 2023, 978-88-6022-471-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inégalités d’apprentissages, enjeux langagiers et pratiques enseignantes en calcul mental en contexte martiniquais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ANALYSE MATHEMATIQUES DE QUELQUES MODELES DE FLUX MIGRATOIRE AVEC PROBABILITE DE MIGRATION ENDOGENE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université des Antilles et de la Guyane, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02167352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1813,51 +2028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2550CF1"/>
+    <w:nsid w:val="AA000B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2044,51 +2259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuelgarcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2983-7141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe &#201;mile Garcon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Omrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0807" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02167352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuelgarcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2983-7141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe &#201;mile Garcon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Omrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0807" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02167352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>