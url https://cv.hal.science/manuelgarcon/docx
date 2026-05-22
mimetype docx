--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -824,96 +824,96 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage Mathématiques et contextes : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude des jeunes chercheurs en éducation (JCE2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de Martinique, May 2026, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1008,213 +1008,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprender el cálculo mental en contexto poscolonial. Una encuesta en Martinica, territorio francés de ultramar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Alì</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Congreso Internacional sobre Aprendizaje</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REN CONFERENCE 2023 - Research on Educational Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Niccolò Cusano, May 2023, Roma, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522078v1</w:t>
+                <w:t xml:space="preserve">hal-04018316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insegnare il calcolo mentale in contesti multiculturali: aspetti cognitivi, socioculturali e didattici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aprender el cálculo mental en contexto poscolonial. Una encuesta en Martinica, territorio francés de ultramar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosmery Fundora Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REN CONFERENCE 2023 - Research on Educational Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIX Congreso Internacional sobre Aprendizaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Valencia - Red de Investigación de Aprendizaje, Jul 2022, Valencia, España. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18848/978-1-957792-64-4/CGP⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018316v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maths ? Même pas peur ! Bilan de la première période d'exercice du Plan Math de l'Académie de Martinique</w:t>
               </w:r>
@@ -1487,64 +1487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques et contextes : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
@@ -2028,51 +2028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA000B25"/>
+    <w:nsid w:val="0BE5438F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2259,51 +2259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuelgarcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2983-7141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe &#201;mile Garcon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Omrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0807" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02167352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuelgarcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2983-7141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmery Fundora Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/reveduc.v18i1.6956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe &#201;mile Garcon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Andr&#233; Nicar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v7i2.877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Omrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/978-1-957792-64-4/CGP" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2020.0807" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicusano.it/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02167352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>