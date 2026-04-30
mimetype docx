--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -502,291 +502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 3D silicon anode by inkjet printing: Opportunities and challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOMA-BD: Brownian dynamics simulation for soft matter on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zapp</w:t>
+                <w:t xml:space="preserve">Heinich Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Nikolowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gerhards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75, pp.109567. </w:t>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.109567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00366-024-02072-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575003v1</w:t>
+                <w:t xml:space="preserve">hal-04740841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOMA-BD: Brownian dynamics simulation for soft matter on GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of 3D silicon anode by inkjet printing: Opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Sztymela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Crespin</w:t>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinich Porro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+                <w:t xml:space="preserve">Nicolas Zapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristian Nikolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, pp.109567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00366-024-02072-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.109567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740841v1</w:t>
+                <w:t xml:space="preserve">hal-04575003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Steps Versus One-Step Solidification Pathways of Binary Metallic Nanodroplets</w:t>
               </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (1), pp.587-596. </w:t>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Sztymela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1268,330 +1268,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the aggregation behavior of Janus particles by coupling experiments and Brownian dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the coalescence degree in the growth of Pt–Pd nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+                <w:t xml:space="preserve">Chloé Minnai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.031⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.836-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00891E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956176v1</w:t>
+                <w:t xml:space="preserve">hal-03139225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the coalescence degree in the growth of Pt–Pd nanoalloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Nelli</w:t>
+                <w:t xml:space="preserve">Study of the aggregation behavior of Janus particles by coupling experiments and Brownian dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Minnai</w:t>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (3), pp.836-846. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 583, pp.222-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NA00891E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139225v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and simulation study of heteroaggregation in a binary mixture of alumina and silica colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Delomenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1642,90 +1642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Dimensional Stochastic Rotation Dynamics for Fluid Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Muňoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,64 +1932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (13), pp.3315-3322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2036,90 +2036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian dynamics simulations of one-patch inverse patchy particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.23447-23458. </w:t>
@@ -2151,524 +2151,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal suspension by SRD–MD simulation on GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer simulations of heteroaggregation with large size asymmetric colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleena Laganapan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 514, pp.694-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.12.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121426v1</w:t>
+                <w:t xml:space="preserve">hal-02121432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer simulations of heteroaggregation with large size asymmetric colloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleena Laganapan</w:t>
+                <w:t xml:space="preserve">Colloidal suspension by SRD–MD simulation on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Tam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232, pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2018.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.12.071⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02121432v1</w:t>
+                <w:t xml:space="preserve">hal-02121426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different surfactants on Pickering emulsions stabilized by submicronic silica particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Role of Electrostatic Interactions in Oil-in-Water Emulsions Stabilized by Heteroaggregation: An Experimental and Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 520, pp.127 - 133. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (51), pp.15795-15803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906128v1</w:t>
+                <w:t xml:space="preserve">hal-02065345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Electrostatic Interactions in Oil-in-Water Emulsions Stabilized by Heteroaggregation: An Experimental and Simulation Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of different surfactants on Pickering emulsions stabilized by submicronic silica particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (51), pp.15795-15803. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 520, pp.127 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065345v1</w:t>
+                <w:t xml:space="preserve">hal-01906128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear viscosity in hard-sphere and adhesive colloidal suspensions with reverse non-equilibrium molecular dynamics</w:t>
               </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapio Ala-Nissila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (21), pp.3909 - 3917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2823,64 +2823,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (46), pp.31094 - 31102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2927,51 +2927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Dynamics and Stabilization Mechanisms of Oil-in-Water Emulsions Containing Colloidal Particles Modified with Short Amphiphiles: A Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Alison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,51 +3096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thakore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laganapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 225 (4), pp.729 - 739. </w:t>
@@ -3191,64 +3191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroaggregation of ceramic colloids in suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Anna Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,613 +3306,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of flowable anolyte for redox flow batteries: Rheo-electrical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How colloid–colloid interactions and hydrodynamic effects influence the percolation threshold: A simulation study in alumina suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Youssry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soudan</w:t>
+                <w:t xml:space="preserve">Mohamed Mouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 458, pp.241 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115510v1</w:t>
+                <w:t xml:space="preserve">hal-01529863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant for Enhanced Rheological, Electrical, and Electrochemical Performance of Suspensions for Semisolid Redox Flow Batteries and Supercapacitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Structure of Electrodes in Li-Ion Batteries: A Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201402042⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (8), pp.A1485 - A1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0431508jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115624v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How colloid–colloid interactions and hydrodynamic effects influence the percolation threshold: A simulation study in alumina suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
+                <w:t xml:space="preserve">Formulation of flowable anolyte for redox flow batteries: Rheo-electrical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Youssry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+                <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.07.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 274, pp.424-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529863v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Structure of Electrodes in Li-Ion Batteries: A Numerical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfactant for Enhanced Rheological, Electrical, and Electrochemical Performance of Suspensions for Semisolid Redox Flow Batteries and Supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Youssry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (2), pp.396-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201402042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0431508jes⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598117v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic vs Ionic Limitations to Electrochemical Performance in Li4Ti5O12-Based Organic Suspensions for Lithium-Redox Flow Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Youssry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,51 +3920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (5), pp.A693-A699. </w:t>
@@ -4041,51 +4041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4322,51 +4322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 262, pp.112-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4425,51 +4425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation in colloidal suspensions : evaluation of the role of hydrodynamic interactions by means of numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tomilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4546,103 +4546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-aqueous carbon black suspensions for lithium-based redox flow batteries: rheology and simultaneous rheo-electrical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Youssry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (34), pp.14476. </w:t>
@@ -4719,51 +4719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barcaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fortunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 606 (11-12), pp.938-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4803,303 +4803,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the silicon-based electrode's irreversibility along cycle life through simple gravimetric method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brownian Dynamics Simulations of Colloidal Suspensions Containing Polymers as Precursors of Composite Electrodes for Lithium Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.08.007⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.10713-10724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la302135v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115559v1</w:t>
+                <w:t xml:space="preserve">hal-00727746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian Dynamics Simulations of Colloidal Suspensions Containing Polymers as Precursors of Composite Electrodes for Lithium Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the silicon-based electrode's irreversibility along cycle life through simple gravimetric method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 220, pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la302135v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00727746v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of chemical ordering in AgAu nanoalloys</w:t>
               </w:r>
@@ -5196,347 +5196,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oppositely charged model ceramic colloids: numerical predictions and experimental observations by confocal laser scanning microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Simulations of heteroaggregation in a suspension of alumina and silica particles : effect of dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la101027d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132, pp.084701-1-084701-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3328876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559020v1</w:t>
+                <w:t xml:space="preserve">hal-00459670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of heteroaggregation in a suspension of alumina and silica particles : effect of dilution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Oppositely charged model ceramic colloids: numerical predictions and experimental observations by confocal laser scanning microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Anna Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132, pp.084701-1-084701-9. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (15), pp.12540-12547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3328876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la101027d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459670v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self Assembly of oppositely charged particles in dilute ceramic suspensions : predictive role of simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.370-382. </w:t>
@@ -5586,51 +5586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the suspension flocculated state on the microstructure of alumina spheres elaborated by colloidal granulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,77 +5741,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the heteroagglomeration between highly size-asymmetric ceramic particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332, pp.360-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5851,319 +5851,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroaggregation between Al2O3 submicrometer particles and SiO2 nanoparticles : experiment and simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dispersants on the rheological behaviour of kaolin and illite suspensions in concentrated calcium hydroxide medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Konan Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la702104u⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.252-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269276v1</w:t>
+                <w:t xml:space="preserve">hal-00630663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dispersants on the rheological behaviour of kaolin and illite suspensions in concentrated calcium hydroxide medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heteroaggregation between Al2O3 submicrometer particles and SiO2 nanoparticles : experiment and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42, pp.252-257. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.3001-3008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la702104u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630663v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6207,64 +6207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th International Conference and Exposition on Advanced Ceramics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6328,64 +6328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6462,51 +6462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montecatini Terme, Italy</w:t>
@@ -6529,977 +6529,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico invesigation of the size dispersity on the colloidal arrangement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inkjet printing for the fabrication of Lithium-ion batteries: opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Sztymela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">47th International Conference and Exposition on Advanced Ceramics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932620v1</w:t>
+                <w:t xml:space="preserve">hal-04932832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRD-MD simulations of colloidal suspensions in flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanady Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932597v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printing for the fabrication of Lithium-ion batteries: opportunities and challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kinga Sztymela</w:t>
+                <w:t xml:space="preserve">SRD-MD simulations of colloidal suspensions in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanady Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th International Conference and Exposition on Advanced Ceramics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932832v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRD-MD simulations of colloidal suspensions in flow</w:t>
+                <w:t xml:space="preserve">Simulations de suspensions colloïdales en écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanady Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon (Centre des Congrès), France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027347v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de suspensions colloïdales en écoulement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico invesigation of the size dispersity on the colloidal arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanady Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerhards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083855v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of colloidal suspensions for ceramic shaping processes</w:t>
+                <w:t xml:space="preserve">Colloidal self-assembly in ceramic shaping processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Fédération Matv2l</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Shaping 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dubendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932811v1</w:t>
+                <w:t xml:space="preserve">hal-04932587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal self-assembly in ceramic shaping processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of composite electrodes for Lithium-ion batteries by inkjet printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sztymela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dubendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932587v1</w:t>
+                <w:t xml:space="preserve">hal-04929255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of composite electrodes for Lithium-ion batteries by inkjet printing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application du calcul intensif sur GPU aux simulations mésoscopiques de suspensions colloïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Dubendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées scientiques du MCIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929255v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du calcul intensif sur GPU aux simulations mésoscopiques de suspensions colloïdales</w:t>
+                <w:t xml:space="preserve">Simulations of colloidal suspensions for ceramic shaping processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientiques du MCIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de la Fédération Matv2l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932707v1</w:t>
+                <w:t xml:space="preserve">hal-04932811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacre-like alumina composites based on heteroaggregation</w:t>
               </w:r>
@@ -7511,51 +7511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Muňoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,51 +7645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Munoz Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7738,770 +7738,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de dynamique Brownienne de la structuration de colloïdes par hétéroagrégation en géométrie coaxiale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallélisation GPU de simulations de type Dynamique Moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Tam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MatV2L-num : MAT2VL Methodes numeriques et simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019264v1</w:t>
+                <w:t xml:space="preserve">hal-03019241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisation GPU de simulations de type Dynamique Moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation de dynamique Brownienne de la structuration de colloïdes par hétéroagrégation en géométrie coaxiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MatV2L-num : MAT2VL Methodes numeriques et simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019241v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicronic silica Janus particles: development of a synthesis method, and study of their aggregation behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the shear viscosity in mesoscopic simulations of ceramic colloidal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ala-Nissila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Student Colloid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446114v1</w:t>
+                <w:t xml:space="preserve">hal-02326716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired nacre-like alumina-based composites assembled by heteroaggregation of particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Munoz</w:t>
+                <w:t xml:space="preserve">Hydrodynamics in mesoscopic simulations of ceramic suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ala-Nissila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328710v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the shear viscosity in mesoscopic simulations of ceramic colloidal suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submicronic silica Janus particles: development of a synthesis method, and study of their aggregation behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">17th European Student Colloid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326716v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics in mesoscopic simulations of ceramic suspensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bioinspired nacre-like alumina-based composites assembled by heteroaggregation of particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Ferrando</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">6th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326985v1</w:t>
+                <w:t xml:space="preserve">hal-02328710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétéroagrégation de particules colloïdales hydrophiles : des suspensions à la stabilisation d’émulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8539,90 +8539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of ceramic colloids : experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Self-Assembly of Colloidal Systems SACS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8647,90 +8647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of submicronic silica Janus particles by a Pickering emulsion method: towards the characterization of their assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8768,64 +8768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of electrostatic interactions in the adsorption of colloids in Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8880,90 +8880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de différents tensioactifs dans la mise en oeuvre des émulsions de Pickering stabilisées par de la silice submicronique pour la synthèse de particules Janus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9001,51 +9001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des interactions hydrodynamiques dans les simulations mésoscopiques pour prédire le comportement rhéologique des suspensions céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,64 +9135,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ct. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">j.FIG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9230,77 +9230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian dynamics simulation on the GPU: virtual colloidal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on virtual reality interaction and physical simulation VRIPHYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9338,77 +9338,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the suspension structure for the improvement of colloidal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9459,51 +9459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRD-MD Modelling of hydrodynamic interactions in colloidal systems: playing between computational cost and resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9571,51 +9571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations mésoscopiques de suspensions colloïdales céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tomilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9623,51 +9623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bochicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques 2013 du GDR AMC2 (Approches Multiphysiques pour les Colloïdes Concentrés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sète, France</w:t>
@@ -9709,90 +9709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the heteroagglomeration between alumina and silica particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Ceramic Processing Science (ICCPS-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Inuyama, Aichi, Japan</w:t>
@@ -9834,90 +9834,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la structuration de particules colloïdales dans une suspension diluée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t>
@@ -10017,51 +10017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10086,51 +10086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Example of a simulation technique for colloids with hydrodynamic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapio Ala-Nissila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10233,51 +10233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10465,90 +10465,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation behavior of one-patch inverse patchy particles: an experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10838,51 +10838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanady Semaan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crespin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Sztymela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Murat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04575003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zapp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Nikolowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109567" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinich Porro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02072-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Yakout El Koraychy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c09741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mailley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ziesche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Roncaglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00599E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lebdioua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Minnai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00891E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tam Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2020.82003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#241;oz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00170" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02320213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04247D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.06.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleena Laganapan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.12.071" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06FW8TJ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01906128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.03.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02065345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02922" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleena Maria Laganapan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Ala-Nissila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00441a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05872a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Alison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tervoort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; R. Studart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03472" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alcanzare" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ollila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thakore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laganapan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50263-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Piechowiak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bochicchio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2016.1254064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV479R4T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J2L6VNMM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.07.058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrando" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0431508jes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115562v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youssry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035405jes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404693s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpuech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503949y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P.N. Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.03.119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PTCQBZN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomilov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407247y|" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51371h" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barcaro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortunelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.02.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46S8TH0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43ZMVJC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727746v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302135v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Barcaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fortunelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02845B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101027d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3328876" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908671d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JCM8H0BQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pringuet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.09.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86Z27MVT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.11.063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVG6PZF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702104u" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RN06LM6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Konan Koffi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.01.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVNLHT3M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerhards" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932620v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932832v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083855v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932811v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sztymela" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03660233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Michaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019241v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02446114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02328710v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326716v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ala-Nissila" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326985v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bowen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03018714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02165602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02065361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tervoort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ct. Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529897v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529877v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bochicchio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932724v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chatenet-Calyste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613670v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344058v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanady Semaan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crespin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Sztymela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Murat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinich Porro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02072-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04575003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zapp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Nikolowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109567" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Yakout El Koraychy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c09741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mailley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ziesche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Roncaglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00599E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Minnai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00891E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lebdioua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tam Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2020.82003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#241;oz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00170" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02320213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04247D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleena Laganapan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.12.071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06FW8TJ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.06.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02065345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02922" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01906128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.03.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleena Maria Laganapan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Ala-Nissila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00441a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05872a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Alison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tervoort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; R. Studart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03472" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alcanzare" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ollila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thakore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laganapan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50263-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Piechowiak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bochicchio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2016.1254064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.07.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrando" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0431508jes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV479R4T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J2L6VNMM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115562v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youssry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035405jes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404693s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpuech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503949y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P.N. Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.03.119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PTCQBZN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomilov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407247y|" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51371h" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barcaro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortunelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.02.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46S8TH0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302135v" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43ZMVJC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Barcaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fortunelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02845B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3328876" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101027d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908671d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JCM8H0BQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pringuet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.09.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86Z27MVT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.11.063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVG6PZF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Konan Koffi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.01.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVNLHT3M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702104u" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RN06LM6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerhards" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027347v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932620v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929255v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sztymela" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03660233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019264v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Michaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326716v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ala-Nissila" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bowen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02446114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02328710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03018714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02165602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02065361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tervoort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ct. Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529897v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529877v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bochicchio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932724v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chatenet-Calyste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613670v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344058v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>