--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -502,291 +502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOMA-BD: Brownian dynamics simulation for soft matter on GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of 3D silicon anode by inkjet printing: Opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Sztymela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Crespin</w:t>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinich Porro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+                <w:t xml:space="preserve">Nicolas Zapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristian Nikolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, pp.109567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00366-024-02072-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.109567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740841v1</w:t>
+                <w:t xml:space="preserve">hal-04575003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 3D silicon anode by inkjet printing: Opportunities and challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOMA-BD: Brownian dynamics simulation for soft matter on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zapp</w:t>
+                <w:t xml:space="preserve">Heinich Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Nikolowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gerhards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75, pp.109567. </w:t>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.109567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00366-024-02072-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575003v1</w:t>
+                <w:t xml:space="preserve">hal-04740841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Steps Versus One-Step Solidification Pathways of Binary Metallic Nanodroplets</w:t>
               </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (1), pp.587-596. </w:t>
@@ -900,291 +900,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of modern lithium ion batteries by 3D inkjet printing: opportunities and challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+                <w:t xml:space="preserve">Growth mechanisms from tetrahedral seeds to multiply twinned Au nanoparticles revealed by atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Yakout El Koraychy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mailley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cesare Roncaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e12623⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (8), pp.883-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NH00599E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262444v1</w:t>
+                <w:t xml:space="preserve">hal-03820854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanisms from tetrahedral seeds to multiply twinned Au nanoparticles revealed by atomistic simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Yakout El Koraychy</w:t>
+                <w:t xml:space="preserve">Fabrication of modern lithium ion batteries by 3D inkjet printing: opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Sztymela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesare Roncaglia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steffen Ziesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (8), pp.883-889. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.e12623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NH00599E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e12623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820854v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroaggregation between particles modified by polyelectrolyte multilayers</w:t>
               </w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 583, pp.222-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1547,51 +1547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Delomenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1642,90 +1642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Dimensional Stochastic Rotation Dynamics for Fluid Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Muňoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,64 +1932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (13), pp.3315-3322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2209,51 +2209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 514, pp.694-703. </w:t>
@@ -2316,77 +2316,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal suspension by SRD–MD simulation on GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 232, pp.35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2414,261 +2414,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Electrostatic Interactions in Oil-in-Water Emulsions Stabilized by Heteroaggregation: An Experimental and Simulation Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of different surfactants on Pickering emulsions stabilized by submicronic silica particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (51), pp.15795-15803. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 520, pp.127 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065345v1</w:t>
+                <w:t xml:space="preserve">hal-01906128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different surfactants on Pickering emulsions stabilized by submicronic silica particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
+                <w:t xml:space="preserve">Role of Electrostatic Interactions in Oil-in-Water Emulsions Stabilized by Heteroaggregation: An Experimental and Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 520, pp.127 - 133. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (51), pp.15795-15803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906128v1</w:t>
+                <w:t xml:space="preserve">hal-02065345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear viscosity in hard-sphere and adhesive colloidal suspensions with reverse non-equilibrium molecular dynamics</w:t>
               </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapio Ala-Nissila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (21), pp.3909 - 3917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2823,64 +2823,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (46), pp.31094 - 31102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2927,51 +2927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Dynamics and Stabilization Mechanisms of Oil-in-Water Emulsions Containing Colloidal Particles Modified with Short Amphiphiles: A Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Alison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,51 +3096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thakore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laganapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 225 (4), pp.729 - 739. </w:t>
@@ -3191,64 +3191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroaggregation of ceramic colloids in suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Anna Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,721 +3570,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of flowable anolyte for redox flow batteries: Rheo-electrical study</w:t>
+                <w:t xml:space="preserve">Surfactant for Enhanced Rheological, Electrical, and Electrochemical Performance of Suspensions for Semisolid Redox Flow Batteries and Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Youssry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soudan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 274, pp.424-431. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (2), pp.396-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201402042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115510v1</w:t>
+                <w:t xml:space="preserve">hal-01115624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant for Enhanced Rheological, Electrical, and Electrochemical Performance of Suspensions for Semisolid Redox Flow Batteries and Supercapacitors</w:t>
+                <w:t xml:space="preserve">Formulation of flowable anolyte for redox flow batteries: Rheo-electrical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Youssry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Youssry</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80 (2), pp.396-401. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 274, pp.424-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.201402042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115624v1</w:t>
+                <w:t xml:space="preserve">hal-01115510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic vs Ionic Limitations to Electrochemical Performance in Li4Ti5O12-Based Organic Suspensions for Lithium-Redox Flow Batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical Role of Silicon Nanoparticles Surface on Lithium Cell Electrochemical Performance Analyzed by FTIR, Raman, EELS, XPS, NMR, and BDS Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Youssry</w:t>
+                <w:t xml:space="preserve">N. Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.035405jes⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (31), pp.17318-17331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp503949y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115562v1</w:t>
+                <w:t xml:space="preserve">hal-01115634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of Suspensions Containing Carbon Blacks Used as Conductive Additives in Composite Electrodes for Lithium Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic vs Ionic Limitations to Electrochemical Performance in Li4Ti5O12-Based Organic Suspensions for Lithium-Redox Flow Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Youssry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la404693s⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (5), pp.A693-A699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.035405jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962441v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Silicon Nanoparticles Surface on Lithium Cell Electrochemical Performance Analyzed by FTIR, Raman, EELS, XPS, NMR, and BDS Spectroscopies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mazouzi</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Study of Suspensions Containing Carbon Blacks Used as Conductive Additives in Composite Electrodes for Lithium Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (31), pp.17318-17331. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.2660-2669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp503949y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la404693s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115634v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of industry-relevant silicon negative composite electrodes for lithium ion-cells</w:t>
               </w:r>
@@ -4425,51 +4425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation in colloidal suspensions : evaluation of the role of hydrodynamic interactions by means of numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tomilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4546,64 +4546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-aqueous carbon black suspensions for lithium-based redox flow batteries: rheology and simultaneous rheo-electrical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Youssry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,303 +4803,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian Dynamics Simulations of Colloidal Suspensions Containing Polymers as Precursors of Composite Electrodes for Lithium Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the silicon-based electrode's irreversibility along cycle life through simple gravimetric method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la302135v⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 220, pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727746v1</w:t>
+                <w:t xml:space="preserve">hal-01115559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the silicon-based electrode's irreversibility along cycle life through simple gravimetric method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brownian Dynamics Simulations of Colloidal Suspensions Containing Polymers as Precursors of Composite Electrodes for Lithium Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.10713-10724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la302135v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.08.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01115559v1</w:t>
+                <w:t xml:space="preserve">hal-00727746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of chemical ordering in AgAu nanoalloys</w:t>
               </w:r>
@@ -5228,51 +5228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132, pp.084701-1-084701-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5319,64 +5319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppositely charged model ceramic colloids: numerical predictions and experimental observations by confocal laser scanning microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Anna Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,90 +5453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self Assembly of oppositely charged particles in dilute ceramic suspensions : predictive role of simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.370-382. </w:t>
@@ -5741,51 +5741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the heteroagglomeration between highly size-asymmetric ceramic particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5851,319 +5851,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dispersants on the rheological behaviour of kaolin and illite suspensions in concentrated calcium hydroxide medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heteroaggregation between Al2O3 submicrometer particles and SiO2 nanoparticles : experiment and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.01.001⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.3001-3008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la702104u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630663v1</w:t>
+                <w:t xml:space="preserve">hal-00269276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroaggregation between Al2O3 submicrometer particles and SiO2 nanoparticles : experiment and simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dispersants on the rheological behaviour of kaolin and illite suspensions in concentrated calcium hydroxide medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Konan Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24, pp.3001-3008. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.252-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la702104u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269276v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6220,51 +6220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th International Conference and Exposition on Advanced Ceramics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6328,64 +6328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6529,135 +6529,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printing for the fabrication of Lithium-ion batteries: opportunities and challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kinga Sztymela</w:t>
+                <w:t xml:space="preserve">SRD-MD simulations of colloidal suspensions in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanady Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th International Conference and Exposition on Advanced Ceramics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932832v1</w:t>
+                <w:t xml:space="preserve">hal-04932597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRD-MD simulations of colloidal suspensions in flow</w:t>
               </w:r>
@@ -6669,64 +6669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanady Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6745,135 +6745,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRD-MD simulations of colloidal suspensions in flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanady Semaan</w:t>
+                <w:t xml:space="preserve">Inkjet printing for the fabrication of Lithium-ion batteries: opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Sztymela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">47th International Conference and Exposition on Advanced Ceramics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932597v1</w:t>
+                <w:t xml:space="preserve">hal-04932832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations de suspensions colloïdales en écoulement</w:t>
               </w:r>
@@ -6885,64 +6885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanady Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7118,64 +7118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dubendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7239,51 +7239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dubendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7334,51 +7334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientiques du MCIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7416,51 +7416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of colloidal suspensions for ceramic shaping processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Fédération Matv2l</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7511,51 +7511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Muňoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,51 +7645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Munoz Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7757,77 +7757,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallélisation GPU de simulations de type Dynamique Moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MatV2L-num : MAT2VL Methodes numeriques et simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7891,51 +7891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MatV2L-num : MAT2VL Methodes numeriques et simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7973,51 +7973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the shear viscosity in mesoscopic simulations of ceramic colloidal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8081,51 +8081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics in mesoscopic simulations of ceramic suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8241,51 +8241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Student Colloid Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8336,64 +8336,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8431,64 +8431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétéroagrégation de particules colloïdales hydrophiles : des suspensions à la stabilisation d’émulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8539,77 +8539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of ceramic colloids : experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8686,51 +8686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8768,51 +8768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of electrostatic interactions in the adsorption of colloids in Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8919,51 +8919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9001,51 +9001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des interactions hydrodynamiques dans les simulations mésoscopiques pour prédire le comportement rhéologique des suspensions céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,64 +9135,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ct. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">j.FIG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9230,77 +9230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian dynamics simulation on the GPU: virtual colloidal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on virtual reality interaction and physical simulation VRIPHYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9338,64 +9338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the suspension structure for the improvement of colloidal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9459,51 +9459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRD-MD Modelling of hydrodynamic interactions in colloidal systems: playing between computational cost and resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9571,51 +9571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations mésoscopiques de suspensions colloïdales céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tomilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9623,51 +9623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bochicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleena Maria Laganapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques 2013 du GDR AMC2 (Approches Multiphysiques pour les Colloïdes Concentrés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sète, France</w:t>
@@ -9709,90 +9709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the heteroagglomeration between alumina and silica particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Ceramic Processing Science (ICCPS-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Inuyama, Aichi, Japan</w:t>
@@ -9834,90 +9834,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la structuration de particules colloïdales dans une suspension diluée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t>
@@ -10017,51 +10017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10086,51 +10086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Example of a simulation technique for colloids with hydrodynamic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapio Ala-Nissila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10233,51 +10233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10504,51 +10504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10838,51 +10838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanady Semaan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crespin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Sztymela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Murat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinich Porro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02072-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04575003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zapp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Nikolowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109567" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Yakout El Koraychy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c09741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mailley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ziesche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Roncaglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00599E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Minnai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00891E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lebdioua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tam Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2020.82003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#241;oz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00170" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02320213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04247D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleena Laganapan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.12.071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06FW8TJ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.06.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02065345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02922" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01906128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.03.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleena Maria Laganapan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Ala-Nissila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00441a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05872a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Alison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tervoort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; R. Studart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03472" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alcanzare" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ollila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thakore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laganapan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50263-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Piechowiak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bochicchio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2016.1254064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.07.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrando" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0431508jes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV479R4T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J2L6VNMM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115562v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youssry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035405jes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404693s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpuech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503949y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P.N. Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.03.119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PTCQBZN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomilov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407247y|" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51371h" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barcaro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortunelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.02.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46S8TH0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302135v" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43ZMVJC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Barcaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fortunelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02845B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3328876" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101027d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908671d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JCM8H0BQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pringuet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.09.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86Z27MVT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.11.063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVG6PZF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Konan Koffi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.01.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVNLHT3M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702104u" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RN06LM6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerhards" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027347v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932620v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929255v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sztymela" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03660233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019264v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Michaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326716v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ala-Nissila" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bowen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02446114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02328710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03018714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02165602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02065361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tervoort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ct. Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529897v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529877v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bochicchio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932724v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chatenet-Calyste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613670v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344058v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanady Semaan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crespin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Sztymela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Murat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04575003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zapp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Nikolowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109567" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinich Porro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02072-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Yakout El Koraychy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c09741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Roncaglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NH00599E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mailley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ziesche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e12623" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Minnai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00891E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lebdioua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tam Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2020.82003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#241;oz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00170" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02320213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04247D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleena Laganapan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.12.071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06FW8TJ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.06.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01906128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.03.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02065345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02922" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleena Maria Laganapan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Ala-Nissila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00441a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05872a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Alison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tervoort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; R. Studart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03472" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alcanzare" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ollila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thakore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laganapan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50263-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Piechowiak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bochicchio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2016.1254064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.07.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrando" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0431508jes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J2L6VNMM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.076" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV479R4T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpuech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503949y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youssry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.035405jes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404693s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P.N. Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.03.119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PTCQBZN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomilov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407247y|" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51371h" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barcaro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortunelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.02.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46S8TH0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43ZMVJC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727746v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302135v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Barcaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fortunelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02845B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3328876" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101027d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abelard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908671d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JCM8H0BQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pringuet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.09.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86Z27MVT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.11.063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVG6PZF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702104u" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RN06LM6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Konan Koffi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.01.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVNLHT3M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerhards" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932597v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027347v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932832v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932620v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929255v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sztymela" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04708186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03660233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Munoz Hoyos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019264v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Michaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326716v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ala-Nissila" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bowen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02446114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02328710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03018714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02165602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02065361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02121463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tervoort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ct. Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529897v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529877v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bochicchio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04932724v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chatenet-Calyste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613670v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344058v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>