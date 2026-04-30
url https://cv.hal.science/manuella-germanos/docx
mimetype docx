--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -933,312 +933,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed System for Yield Prediction and Order Allocation in the Short-Food Supply Chain</w:t>
+                <w:t xml:space="preserve">Small-Producer Selection and Order Allocation in the Agri-Food Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAE 2023 - Journées sur l’Interopérabilité des Applications d’Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Grand Sud-Ouest (PGSO), Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE ICNSC 2023 - 20th IEEE International Conference on Networking, Sensing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Marseille, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344506v1</w:t>
+                <w:t xml:space="preserve">hal-04267740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Producer Selection and Order Allocation in the Agri-Food Supply Chain</w:t>
+                <w:t xml:space="preserve">Modelling and optimization approaches for smallholders: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICNSC 2023 - 20th IEEE International Conference on Networking, Sensing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Marseille, Oct 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267740v1</w:t>
+                <w:t xml:space="preserve">hal-04006506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimization approaches for smallholders: A systematic review</w:t>
+                <w:t xml:space="preserve">A Distributed System for Yield Prediction and Order Allocation in the Short-Food Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">JIAE 2023 - Journées sur l’Interopérabilité des Applications d’Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Grand Sud-Ouest (PGSO), Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006506v1</w:t>
+                <w:t xml:space="preserve">hal-04344506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asexual genetic algorithm for the smallholders' demand selection problem</w:t>
               </w:r>
@@ -1535,51 +1535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00811784"/>
+    <w:nsid w:val="03722A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1766,51 +1766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuella-germanos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8501-2614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294887318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MGT-8214-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijfe-2025-0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Azar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Marie Hanna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2023.107368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mirabelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Solina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Belli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2024.foodops.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04292128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.foodops.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Beatrice Karami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Possik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT55542.2022.9932045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuella-germanos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8501-2614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294887318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MGT-8214-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijfe-2025-0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Azar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Marie Hanna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2023.107368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mirabelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Solina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Belli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2024.foodops.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04292128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.foodops.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Beatrice Karami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Possik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT55542.2022.9932045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>