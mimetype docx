--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">294887318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=hc4sNgUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MGT-8214-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -209,371 +230,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rolling horizon framework for supplier selection and order allocation: a case study on smallholder agricultural supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/ijfe-2025-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To change or not to change? Modeling software system interactions using Temporal Graphs and Graph Neural Networks: A focus on change propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen Marie Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Software Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 166, pp.107368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infsof.2023.107368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of approaches and methodologies for supporting smallholders: ICT tools, blockchain, business models, sustainability indicators, simulation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Mirabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Solina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 217, pp.1930-1939. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2022.12.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -583,891 +604,891 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Cost Estimation in Lot Sizing with Uncertain Lead Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming Success: Using Digital Twin Modeling to Assist Smallholders in Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Mallek Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane El Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ICE IEEE/ITMC Conference - International Conference on Engineering, Technology, and Innovation (ICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Funchal (Madeira), Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the Perfect Match: Smallholder Selection in Short Food Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodOPS 2024 - The 10th International Food Operations and Processing Simulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tenerife, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46354/i3m.2024.foodops.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Producer Selection and Order Allocation in the Agri-Food Supply Chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Distributed System for Yield Prediction and Order Allocation in the Short-Food Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICNSC 2023 - 20th IEEE International Conference on Networking, Sensing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Marseille, Oct 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">JIAE 2023 - Journées sur l’Interopérabilité des Applications d’Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Grand Sud-Ouest (PGSO), Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267740v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimization approaches for smallholders: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An asexual genetic algorithm for the smallholders' demand selection problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3M 2023 Organization Committee, Sep 2023, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46354/i3m.2023.foodops.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006506v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed System for Yield Prediction and Order Allocation in the Short-Food Supply Chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Small-Producer Selection and Order Allocation in the Agri-Food Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAE 2023 - Journées sur l’Interopérabilité des Applications d’Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Grand Sud-Ouest (PGSO), Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE ICNSC 2023 - 20th IEEE International Conference on Networking, Sensing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Marseille, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344506v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asexual genetic algorithm for the smallholders' demand selection problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling and optimization approaches for smallholders: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292128v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Memetic Algorithm with a semi-greedy operator for the Traveling Salesman Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Germanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Possik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS-RT 2022 IEEE/ACM 26th International Symposium on Distributed Simulation and Real Time Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Alès, France. pp.143-150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DS-RT55542.2022.9932045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1535,51 +1556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03722A55"/>
+    <w:nsid w:val="5FE182E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1766,51 +1787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuella-germanos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8501-2614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294887318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MGT-8214-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijfe-2025-0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Azar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Marie Hanna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2023.107368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mirabelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Solina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Belli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2024.foodops.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04292128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.foodops.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Beatrice Karami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Possik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT55542.2022.9932045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuella-germanos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8501-2614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294887318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hc4sNgUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MGT-8214-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijfe-2025-0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Azar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Marie Hanna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2023.107368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mirabelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Solina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Belli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04725831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2024.foodops.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04292128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.foodops.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Beatrice Karami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Possik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT55542.2022.9932045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>