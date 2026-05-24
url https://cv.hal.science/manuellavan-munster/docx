--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -294,779 +294,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean aphid biotype 1 genome: Insights into the invasive biology and adaptive evolution of a major agricultural pest</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosanna Giordano</w:t>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Kiran Donthu</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksey Zimin</w:t>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Consuelo Julca Chavez</w:t>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Gabaldon</w:t>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.1-24. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2020.103334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065382v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation of Arabidopsis thaliana responses to Cauliflower mosaic virus infection upon water deficit</w:t>
+                <w:t xml:space="preserve">Soybean aphid biotype 1 genome: Insights into the invasive biology and adaptive evolution of a major agricultural pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bergès</w:t>
+                <w:t xml:space="preserve">Rosanna Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vasseur</w:t>
+                <w:t xml:space="preserve">Ravi Kiran Donthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bediée</w:t>
+                <w:t xml:space="preserve">Aleksey Zimin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Masclef</w:t>
+                <w:t xml:space="preserve">Irene Consuelo Julca Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008557⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2020.103334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883411v1</w:t>
+                <w:t xml:space="preserve">hal-03065382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuticular Structure Proteomics in the Pea Aphid Acyrthosiphon pisum Reveals New Plant Virus Receptor Candidates at the Tip of Maxillary Stylets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Arafah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (3), pp.1319-1337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Abiotic Stresses on Plant Virus Transmission by Aphids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural variation of Arabidopsis thaliana responses to Cauliflower mosaic virus infection upon water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bediée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Masclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12020216⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02544347v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Abiotic Stresses on Plant Virus Transmission by Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arinder Arora</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12020216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
               </w:r>
@@ -1078,77 +1078,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t>
@@ -1314,775 +1314,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+                <w:t xml:space="preserve">Beatriz Dader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazhou Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0174398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500475v1</w:t>
+                <w:t xml:space="preserve">hal-03145993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought reduces transmission of Turnip yellows virus, an insect-vectored circulative virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2017.07.009⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606370v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Drought reduces transmission of Turnip yellows virus, an insect-vectored circulative virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (5), </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.131-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604149v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+                <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazhou Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588181v1</w:t>
+                <w:t xml:space="preserve">hal-01604149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberto Fereres</w:t>
+                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174398⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145993v1</w:t>
+                <w:t xml:space="preserve">hal-01588181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription of densovirus endogenous sequences in the Myzus persicae genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.1000-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2233,51 +2233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of three genes encoding aminopeptidases N in the poplar leaf beetle Chrysomela tremulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Gleuher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,51 +2405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,608 +2507,608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubber tree (Hevea brasiliensis) trunk phloem necrosis: aetiological investigations failed to confirm any biotic causal agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered gene expression in Choristoneura fumiferana and Manduca sexta in response to sublethal intoxication by Bacillus thuringiensis Cry1Ab toxin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pellegrin</w:t>
+                <w:t xml:space="preserve">G Préfontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Duran-Vila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuella van Munster</w:t>
+                <w:t xml:space="preserve">L Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nandris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0329.2007.00471.x⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (1), pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2006.00692.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660220v1</w:t>
+                <w:t xml:space="preserve">hal-02668124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered gene expression in Choristoneura fumiferana and Manduca sexta in response to sublethal intoxication by Bacillus thuringiensis Cry1Ab toxin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rubber tree (Hevea brasiliensis) trunk phloem necrosis: aetiological investigations failed to confirm any biotic causal agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Duran-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mazza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Nandris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (1), pp.25-35. </w:t>
+              <w:t xml:space="preserve">Forest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.9-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2006.00692.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0329.2007.00471.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668124v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the temporal expression of Trichoplusia ni single nucleopolyhedrovirus genes following transfection of BT1-Tn-5B1-4 cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Transcriptional response of Choristoneura fumiferana to sublethal exposure of Cry1Ab protoxin from Bacillus thuringiensis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Préfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie G Willis</w:t>
+                <w:t xml:space="preserve">R Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miria Elias</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2006.06.015⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (4), pp.475-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2006.00659.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664151v1</w:t>
+                <w:t xml:space="preserve">hal-02655554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional response of Choristoneura fumiferana to sublethal exposure of Cry1Ab protoxin from Bacillus thuringiensis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analysis of the temporal expression of Trichoplusia ni single nucleopolyhedrovirus genes following transfection of BT1-Tn-5B1-4 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie G Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Brousseau</w:t>
+                <w:t xml:space="preserve">Miria Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Masson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin A Erlandson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2006.00659.x⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 354 (1), pp.154-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2006.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655554v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can plants use an entomopathogenic virus as a defense against herbivores?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new densovirus infecting the green peach aphid Myzus persicae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a M Dullemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,51 +3339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analysis and genomic organization of Aphid lethal paralysis virus: a new member of the family Dicistroviridae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a M Dullemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,51 +3554,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4FEC30F"/>
+    <w:nsid w:val="B1B8ACF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3785,51 +3785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuellavan-munster" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1635-7915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy E Berg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Masclef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03462-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065382v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Giordano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kiran Donthu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Zimin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Consuelo Julca Chavez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2020.103334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berg&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008557" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vazquez Rovere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174398" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01067.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NXD9DCK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wilkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran-Vila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nandris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2007.00471.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT3SJT45-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pr&#233;fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00692.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0E72F06E8C10E26AF7D7399B92BB2FC3FDB682C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie G Willis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miria Elias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Erlandson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2006.06.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00659.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZV2T7M5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Janssen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clerivet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van den Heuvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-004-1818-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G14DHT3D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Dullemans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verbeek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F J M van den Heuvel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2011(03)00013-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDXZ5PNR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;rivet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuellavan-munster" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1635-7915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy E Berg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Masclef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03462-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Giordano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kiran Donthu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Zimin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Consuelo Julca Chavez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2020.103334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berg&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008557" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vazquez Rovere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01067.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NXD9DCK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wilkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pr&#233;fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00692.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0E72F06E8C10E26AF7D7399B92BB2FC3FDB682C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran-Vila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nandris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2007.00471.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT3SJT45-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brousseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00659.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZV2T7M5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie G Willis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miria Elias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Erlandson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2006.06.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Janssen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clerivet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van den Heuvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-004-1818-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G14DHT3D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Dullemans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verbeek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F J M van den Heuvel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2011(03)00013-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDXZ5PNR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;rivet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>