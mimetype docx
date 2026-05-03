--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -1889,165 +1889,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encyclopédie GIS Études Touristiques / AUBERT O-L</w:t>
+                <w:t xml:space="preserve">Encyclopédie GIS Études Touristiques / Mémoire et tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie en ligne du GIS Études Touristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873978v1</w:t>
+                <w:t xml:space="preserve">hal-04873954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encyclopédie GIS Études Touristiques / Mémoire et tourisme</w:t>
+                <w:t xml:space="preserve">Encyclopédie GIS Études Touristiques / AUBERT O-L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie en ligne du GIS Études Touristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873954v1</w:t>
+                <w:t xml:space="preserve">hal-04873978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2951,51 +2951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280770v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#251;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Creton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kernevez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jooris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ladur&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesse Michel Ajzen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bahier-Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280770v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#251;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Creton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kernevez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jooris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ladur&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesse Michel Ajzen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bahier-Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>