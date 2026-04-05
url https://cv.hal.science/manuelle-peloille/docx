--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2179,186 +2179,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04216412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Espagnols en Russie soviétique de 1917 à la veille de la Guerre Civile</w:t>
+                <w:t xml:space="preserve">De la guerre à la révolution : Sofía Casanova de Varsovie à Pétrograd, 1915-1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Peloille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dard; Emmanuel Mattiato; Christophe Poupault; Frédéric Sallée. </w:t>
+              <w:t xml:space="preserve">Maria-Linda Ortega; Sylvie Turc-Zinopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyager dans les États autoritaires et totalitaires de l’Europe de l’entre-deux-guerres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc, pp.85-102, 2017</w:t>
+              <w:t xml:space="preserve">De la violence et des femmes / De la violencia y de las mujeres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-217, 2017, 978-2-8076-0439-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02356078v1</w:t>
+                <w:t xml:space="preserve">halshs-02356311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la guerre à la révolution : Sofía Casanova de Varsovie à Pétrograd, 1915-1917</w:t>
+                <w:t xml:space="preserve">Les Espagnols en Russie soviétique de 1917 à la veille de la Guerre Civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Peloille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria-Linda Ortega; Sylvie Turc-Zinopoulos. </w:t>
+              <w:t xml:space="preserve">Olivier Dard; Emmanuel Mattiato; Christophe Poupault; Frédéric Sallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la violence et des femmes / De la violencia y de las mujeres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voyager dans les États autoritaires et totalitaires de l’Europe de l’entre-deux-guerres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc, pp.85-102, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02356311v1</w:t>
+                <w:t xml:space="preserve">halshs-02356078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le fil de la démocratie: à propos du mot &amp;quot;regeneración</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E8DD662"/>
+    <w:nsid w:val="00009019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2738,51 +2738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuelle-peloille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0141-5569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034751580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71505490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delhom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03137811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mattiato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12761" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Varela Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-charles_lesca_1887_1949_au_service_de_l_hispanisme_du_fascisme_et_de_la_collaboration_dar_o_varela_fern_ndez_manuelle_peloille-9782336448343-80041.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mart&#237;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236472?lang=fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e9t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/17-coup-de-gueule-et-engagement" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inclinaison.fr/livre.php?indexlivre=68" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/63870" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuelle-peloille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0141-5569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034751580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71505490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delhom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03137811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mattiato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12761" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Varela Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-charles_lesca_1887_1949_au_service_de_l_hispanisme_du_fascisme_et_de_la_collaboration_dar_o_varela_fern_ndez_manuelle_peloille-9782336448343-80041.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mart&#237;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236472?lang=fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e9t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/17-coup-de-gueule-et-engagement" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inclinaison.fr/livre.php?indexlivre=68" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/63870" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>