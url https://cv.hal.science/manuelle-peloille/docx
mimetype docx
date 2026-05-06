--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -2179,186 +2179,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04216412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la guerre à la révolution : Sofía Casanova de Varsovie à Pétrograd, 1915-1917</w:t>
+                <w:t xml:space="preserve">Les Espagnols en Russie soviétique de 1917 à la veille de la Guerre Civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Peloille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria-Linda Ortega; Sylvie Turc-Zinopoulos. </w:t>
+              <w:t xml:space="preserve">Olivier Dard; Emmanuel Mattiato; Christophe Poupault; Frédéric Sallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la violence et des femmes / De la violencia y de las mujeres</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-217, 2017, 978-2-8076-0439-1</w:t>
+              <w:t xml:space="preserve">Voyager dans les États autoritaires et totalitaires de l’Europe de l’entre-deux-guerres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc, pp.85-102, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02356311v1</w:t>
+                <w:t xml:space="preserve">halshs-02356078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Espagnols en Russie soviétique de 1917 à la veille de la Guerre Civile</w:t>
+                <w:t xml:space="preserve">De la guerre à la révolution : Sofía Casanova de Varsovie à Pétrograd, 1915-1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Peloille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dard; Emmanuel Mattiato; Christophe Poupault; Frédéric Sallée. </w:t>
+              <w:t xml:space="preserve">Maria-Linda Ortega; Sylvie Turc-Zinopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyager dans les États autoritaires et totalitaires de l’Europe de l’entre-deux-guerres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc, pp.85-102, 2017</w:t>
+              <w:t xml:space="preserve">De la violence et des femmes / De la violencia y de las mujeres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-217, 2017, 978-2-8076-0439-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02356078v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le fil de la démocratie: à propos du mot &amp;quot;regeneración</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00009019"/>
+    <w:nsid w:val="F085305E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2738,51 +2738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuelle-peloille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0141-5569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034751580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71505490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delhom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03137811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mattiato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12761" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Varela Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-charles_lesca_1887_1949_au_service_de_l_hispanisme_du_fascisme_et_de_la_collaboration_dar_o_varela_fern_ndez_manuelle_peloille-9782336448343-80041.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mart&#237;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236472?lang=fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e9t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/17-coup-de-gueule-et-engagement" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inclinaison.fr/livre.php?indexlivre=68" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/63870" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuelle-peloille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0141-5569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034751580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71505490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delhom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03137811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mattiato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12761" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Varela Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-charles_lesca_1887_1949_au_service_de_l_hispanisme_du_fascisme_et_de_la_collaboration_dar_o_varela_fern_ndez_manuelle_peloille-9782336448343-80041.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mart&#237;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236472?lang=fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e9t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/17-coup-de-gueule-et-engagement" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inclinaison.fr/livre.php?indexlivre=68" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/63870" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>