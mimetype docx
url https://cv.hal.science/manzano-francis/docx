--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1030,275 +1030,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maghreb. Une francophonie sur la brèche, une interface en Méditerranée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Manzano. Université Lyon 3 Jean Moulin, Nouvelle série 2011-2, 2011, Publications du Centre d'Etudes Linguistiques, Francis Manzano, 978-2-36442-015-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNITÉ ET DIVERSITÉ DE LA LINGUISTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications du CEL, Nouvelle série 2011-1, 2011, 978-2-36442-013-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité et diversité de la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 3 Jean Moulin, pp.301, 2011, Publications du Centre d'Etudes Linguistiques [Linguistique, dialectologie]. Nouvelle série., Francis Manzano, 978-2-36442-013-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MÉMOIRES DU TERRAIN : Enquêtes, matériaux, traitement des données.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011-3, 2011, Nouvelle série, Francis Manzano, 978-2-36442-025-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556909v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-02558785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du gallo. État des lieux, analyses et perspectives.</w:t>
               </w:r>
@@ -1536,1269 +1536,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00430390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur l'implantation du français au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.5 à 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétien de Troyes, el Sud i el magatzem dialectal francès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'études d'oc, La France latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145, pp.7 à 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dix ans d'études du gallo aux Cahiers de Sociolinguistique : de la langue patrimoniale à l'affirmation sociolinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Autour du gallo : état des lieux, analyses et perspectives, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chrétien de Troyes, el Sud i el magatzem dialectal francès</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berbères, berbérité : noms, territoires, identités Considérations anthropologiques, lexicologiques et onomastiques en suivant Germaine Tillion (2000) et quelques autres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Noms propres, dynamiques identitaires et sociolinguistiques, 11, pp.175 à 214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considérations sur les langues minoritaires du Golfe du Lion et de la France méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'études d'oc, La France latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 145, pp.7 à 34</w:t>
+              <w:t xml:space="preserve">, 2006, 143, pp.51 à 96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur l'implantation du français au Maghreb</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Maghreb, laboratoire de la francophonie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22, pp.5 à 42</w:t>
+              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Berbères, berbérité : noms, territoires, identités Considérations anthropologiques, lexicologiques et onomastiques en suivant Germaine Tillion (2000) et quelques autres.</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues et identités de la France méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'études d'oc, La France latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 141, pp.11 à 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues régionales de France sont-elles égales dans le recul ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.133 - 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations linguistiques à la marge sud du territoire français (Languedoc, Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.69 à 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation and use of Occitan in Languedoc (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Sociology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, The sociolinguistics of Southern Occitan, France, revisited, n°169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat et usages de l'occitan au Languedoc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Sociology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 169, pp.63-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diglossie, contacts et conflits de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Noms propres, dynamiques identitaires et sociolinguistiques, 11, pp.175 à 214</w:t>
+              <w:t xml:space="preserve">, 2003, 8, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...503 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Diglossie, contacts et conflits de langues</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le contact français gallo : observations diachroniques, sociolinguistiques et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 8, 15 p</w:t>
+              <w:t xml:space="preserve">, 2001, Langues en contact. Canada, Bretagne. Sous la direction de Christian Leray &amp; Francis Manzano, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Sur le contact français gallo : observations diachroniques, sociolinguistiques et anthropologiques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin du berbère à Djerba : repères sociolinguistiques et implications sur le système tripolaire de Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Langues en contact. Canada, Bretagne. Sous la direction de Christian Leray &amp; Francis Manzano, 7</w:t>
+              <w:t xml:space="preserve">, 1999, Langues du Maghreb et du Sud méditerranéen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La fin du berbère à Djerba : repères sociolinguistiques et implications sur le système tripolaire de Tunisie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments d'archéologie du paysage sociolinguistique d'Afrique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Langues du Maghreb et du Sud méditerranéen</w:t>
+              <w:t xml:space="preserve">, 1998, 4, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Eléments d'archéologie du paysage sociolinguistique d'Afrique du Nord</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gallo à la fin du XXème siècle. Mythes, réalités et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 4, 17 p</w:t>
+              <w:t xml:space="preserve">, 1997, Vitalité des parlers de l'Ouest et du Canada francophone à la fin du vingtième siècle., n° 2-3, pp.405-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le gallo à la fin du XXème siècle. Mythes, réalités et perspectives.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la névrose sociolinguistique et identitaire en zones de marche : Bretagne, Normandie, Mayenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Vitalité des parlers de l'Ouest et du Canada francophone à la fin du vingtième siècle., n° 2-3, pp.405-451</w:t>
+              <w:t xml:space="preserve">Klask</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3, pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les mécanismes du paysage sociolinguistique et identitaire d'Afrique du Nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 75, pp.5 à 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347698v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02493984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le statut sociolinguistique du gallo : une identité en question.</w:t>
               </w:r>
@@ -3922,51 +3922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Manzano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168614v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110365955-006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00369371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-etudes-francoprovencales.eu/d/640/actes-2007_914.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Angoujard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00351793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00351800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00344851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00340849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00344810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00347698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.5890" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csl.0701.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Krier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03183061v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Manzano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168614v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110365955-006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00369371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-etudes-francoprovencales.eu/d/640/actes-2007_914.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Angoujard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00351793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00351800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00344851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00340849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00344810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00347698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.5890" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csl.0701.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Krier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03183061v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>