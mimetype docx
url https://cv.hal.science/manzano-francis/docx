--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -1030,275 +1030,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MÉMOIRES DU TERRAIN : Enquêtes, matériaux, traitement des données.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011-3, 2011, Nouvelle série, Francis Manzano, 978-2-36442-025-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité et diversité de la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 3 Jean Moulin, pp.301, 2011, Publications du Centre d'Etudes Linguistiques [Linguistique, dialectologie]. Nouvelle série., Francis Manzano, 978-2-36442-013-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNITÉ ET DIVERSITÉ DE LA LINGUISTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications du CEL, Nouvelle série 2011-1, 2011, 978-2-36442-013-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maghreb. Une francophonie sur la brèche, une interface en Méditerranée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Manzano. Université Lyon 3 Jean Moulin, Nouvelle série 2011-2, 2011, Publications du Centre d'Etudes Linguistiques, Francis Manzano, 978-2-36442-015-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146194v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-02556909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du gallo. État des lieux, analyses et perspectives.</w:t>
               </w:r>
@@ -1605,165 +1605,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dix ans d'études du gallo aux Cahiers de Sociolinguistique : de la langue patrimoniale à l'affirmation sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Autour du gallo : état des lieux, analyses et perspectives, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chrétien de Troyes, el Sud i el magatzem dialectal francès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'études d'oc, La France latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 145, pp.7 à 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351793v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02502599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berbères, berbérité : noms, territoires, identités Considérations anthropologiques, lexicologiques et onomastiques en suivant Germaine Tillion (2000) et quelques autres.</w:t>
               </w:r>
@@ -3922,51 +3922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Manzano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168614v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110365955-006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00369371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-etudes-francoprovencales.eu/d/640/actes-2007_914.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Angoujard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00351793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00351800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00344851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00340849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00344810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00347698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.5890" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csl.0701.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Krier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03183061v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Manzano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168614v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110365955-006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00369371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-etudes-francoprovencales.eu/d/640/actes-2007_914.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Angoujard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00351793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00351800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00344851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00357268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00340849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00344810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00348423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00347698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.5890" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csl.0701.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Krier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03183061v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>