--- v0 (2026-04-06)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Apolline Joulié </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorant·e en littérature comparée</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e à l'ENS de LyonMaster littérature comparéeAncien·ne élève de l'ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de travail :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Français, langue natale• Anglais, C2• Allemand, C1-C2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023 - en cours : Doctorat en littérature comparée• Les voix négatives : folie et mystique dans la poésie du XXe siècle, autour d'Iingeborg Bachmann, Elise Cowen et Angéline Neveu, sous la direction d'Éric Dayre, ENS de Lyon - CERCC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 - 2023 : ENS de Lyon, cursus en études anglophones et lettres modernes, Master 2 Lettres mention littérature comparée• 2019-2020 : Les lanceurs de fusées : écriture du fragment et quête d’absolu chez Schlegel, Baudelaire et Cioran (mémoire de Master 1)• 2021-2022 : Aux oubliées de la poésie d'avant-garde : Emmy Hennings, Elise Cowen et Angéline Neveu (mémoire de Master 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Lycée Carnot (Dijon), CPGE littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences d'enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023 - : Contrat doctoral avec activités complémentaires d'enseignementENS de Lyon, département Lettres & Arts et Centre de languesTD &amp;quot;Culture générale&amp;quot; (CPES éco) / 30hGroupes de lecture (L3 lettres modernes)• Déconstruire le boys' club, une lecture des femmes-poètes de la Beat Generation (6h)• Pour un male gaze dans la poésie d'avant-garde (6h)CM pour non-spécialistes (L3, M1, M2)• Écritures de la déviance et littérature des marges (22h)Français Langue Étrangère &amp;quot;Atelier oral B2-C1&amp;quot; (L3, M1, M2) / 22hCM pour spécialistes (M1, M2)• Penser, lire, écouter la folie (XIXe-XXIe) (22h)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance, violence et désir de femmes : une lecture des poétesses de la Beat Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éprouver, penser, figurer, déclarer sa force : les femmes dans la mêlée (XIX-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CÉRÉdI; Université de Rouen, Jun 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge de l'avant-garde : Emmy Hennings (1885-1948), une (anti-)muse dada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muses, Égéries, Pygmalions : créations et rapports de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux oubliettes : Elise Cowen, une poésie de l'identité souterraine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie underground au féminin du XXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELIS, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cupio dissolvi&amp;quot; : la poésie d'Elise Cowen, une dialectique du désir et de la dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissolution(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La folie au choeur du poème : modalités de l'écriture circulaire chez Unica Zürn, Anne-Marie Albiach et Sarah Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (33), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15xs4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La folie s'écrit depuis les bas-fonds: une lecture des oeuvres d'Angéline Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (33), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/analesff.658731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir la folie, la crise et ses possibles : une lecture de Barge de H.K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legs et Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre : l’expérience de l’imposture dans la poésie d’Elise Cowen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postures, critique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId18"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Apolline Joulié </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorant·e en littérature comparée</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant·e à l'ENS de LyonMaster littérature comparéeAncien·ne élève de l'ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de travail :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Français, langue natale• Anglais, C2• Allemand, C1-C2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023 - en cours : Doctorat en littérature comparée• Les voix négatives : folie et mystique dans la poésie du XXe siècle, autour d'Iingeborg Bachmann, Elise Cowen et Angéline Neveu, sous la direction d'Éric Dayre, ENS de Lyon - CERCC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 - 2023 : ENS de Lyon, cursus en études anglophones et lettres modernes, Master 2 Lettres mention littérature comparée• 2019-2020 : Les lanceurs de fusées : écriture du fragment et quête d’absolu chez Schlegel, Baudelaire et Cioran (mémoire de Master 1)• 2021-2022 : Aux oubliées de la poésie d'avant-garde : Emmy Hennings, Elise Cowen et Angéline Neveu (mémoire de Master 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Lycée Carnot (Dijon), CPGE littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences d'enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023 - : Contrat doctoral avec activités complémentaires d'enseignementENS de Lyon, département Lettres & Arts et Centre de languesTD &amp;quot;Culture générale&amp;quot; (CPES éco) / 30hGroupes de lecture (L3 lettres modernes)• Déconstruire le boys' club, une lecture des femmes-poètes de la Beat Generation (6h)• Pour un male gaze dans la poésie d'avant-garde (6h)CM pour non-spécialistes (L3, M1, M2)• Écritures de la déviance et littérature des marges (22h)Français Langue Étrangère &amp;quot;Atelier oral B2-C1&amp;quot; (L3, M1, M2) / 22hCM pour spécialistes (M1, M2)• Penser, lire, écouter la folie (XIXe-XXIe) (22h)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance, violence et désir de femmes : une lecture des poétesses de la Beat Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éprouver, penser, figurer, déclarer sa force : les femmes dans la mêlée (XIX-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CÉRÉdI; Université de Rouen, Jun 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner voix au paradoxe corporel&amp;quot; : écrire le corps et penser le traumatisme à travers la poésie d'Anne-Marie Albiach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corps malmenés : représentations, usages, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Apr 2026, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Barge et Charge : trajectoires de politisation du rapport à la psychiatrie dans deux récits contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Femmes" &amp; Care / Session 4 – Écrire, réparer, soigner : pour une littérature du care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELIS, Apr 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge de l'avant-garde : Emmy Hennings (1885-1948), une (anti-)muse dada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muses, Égéries, Pygmalions : créations et rapports de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux oubliettes : Elise Cowen, une poésie de l'identité souterraine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie underground au féminin du XXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELIS, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cupio dissolvi&amp;quot; : la poésie d'Elise Cowen, une dialectique du désir et de la dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissolution(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La folie au choeur du poème : modalités de l'écriture circulaire chez Unica Zürn, Anne-Marie Albiach et Sarah Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (33), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15xs4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La folie s'écrit depuis les bas-fonds: une lecture des oeuvres d'Angéline Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (33), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/analesff.658731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir la folie, la crise et ses possibles : une lecture de Barge de H.K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legs et Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre : l’expérience de l’imposture dans la poésie d’Elise Cowen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Apolline Joulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postures, critique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId20"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Apolline Jouli&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xs4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.658731" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Apolline Jouli&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587957v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387105v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xs4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.658731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>