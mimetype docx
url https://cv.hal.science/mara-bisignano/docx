--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -445,1588 +445,1286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03745727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification : débats anciens, nouveaux enjeux</w:t>
+                <w:t xml:space="preserve">Approches sociologiques de la qualification : entre héritage et renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.476-478</w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.485-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577758v1</w:t>
+                <w:t xml:space="preserve">hal-05577767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches sociologiques de la qualification : entre héritage et renouvellement</w:t>
+                <w:t xml:space="preserve">Le redéploiement du travail aux abords des frontières. Lire la structuration de nouveaux espaces de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.485-491</w:t>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577767v1</w:t>
+                <w:t xml:space="preserve">hal-05577579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le redéploiement du travail aux abords des frontières. Lire la structuration de nouveaux espaces de domination</w:t>
+                <w:t xml:space="preserve">Les ressorts de l’emprise subjective au travail dans un établissement automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 29 (1), pp.101-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.029.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577579v1</w:t>
+                <w:t xml:space="preserve">hal-05577099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts de l’emprise subjective au travail dans un établissement automobile</w:t>
+                <w:t xml:space="preserve">Les politiques italiennes de l’emploi : une gestion des transitions professionnelles assurée par le chômage partiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.7556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nrp.029.0101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05577099v1</w:t>
+                <w:t xml:space="preserve">hal-05577116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gouvernance renouvelée des politiques sociales au prisme de l'enjeu métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers de la DREES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques italiennes de l’emploi : une gestion des transitions professionnelles assurée par le chômage partiel</w:t>
+                <w:t xml:space="preserve">The effects of working time modulation on work organisation and trade union action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.156-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SL2018-151009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.7556⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05577116v1</w:t>
+                <w:t xml:space="preserve">hal-05577617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques italiennes de l’emploi : une gestion des transitions professionnelles assurée par le chômage partiel</w:t>
+                <w:t xml:space="preserve">Négocier dans l’entreprise un partage du temps de travail : les enjeux de l’emploi, du travail et de son organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.7556⟩</w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 90 (3), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.090.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597339v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of working time modulation on work organisation and trade union action</w:t>
+                <w:t xml:space="preserve">Contester, retarder ou empêcher les licenciements via le chômage partiel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137 (137), pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.6214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577617v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier dans l’entreprise un partage du temps de travail : les enjeux de l’emploi, du travail et de son organisation</w:t>
+                <w:t xml:space="preserve">Les défis du système de protection sociale italien au prisme de l'emploi atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdli.090.0047⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.72-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.127.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577259v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contester, retarder ou empêcher les licenciements via le chômage partiel ?</w:t>
+                <w:t xml:space="preserve">Maintien de l’emploi et chômage partiel. Un modèle italien de flexicurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, http://www.ies-salariat.org/IMG/pdf/Notes_IES_31.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577120v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantien de l'emploi et chômage partiel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes de l'Institut Européen du Salariat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577558v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01171319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manager le changement de la politique d'insertion ou comment les préceptes de la nouvelle gestion publique inspirent un changement du travail autant que des représentations du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et mobilités du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation des politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels territoires et quelles régulations pour gouverner les solidarités?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Rennes, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance locale et recomposition des politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie sociale et économie politique. Regards croisés sur l'histoire et sur les enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier: Qualification professionnelle</w:t>
+                <w:t xml:space="preserve">Dossier : Qualification professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
@@ -2035,266 +1733,171 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, 2022</w:t>
+              <w:t xml:space="preserve">, 6, pp.476-511, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577716v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03746383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Qualification professionnelle</w:t>
+                <w:t xml:space="preserve">La démocratie au travail: Un faux consensus ? Introduction au dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2304,962 +1907,887 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance locale et recomposition des politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Brunet; Thibault Darcillon; Géraldine Rieucau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie sociale et économie politique: regards croisés sur l'histoire et sur les enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS 5, Presses Universitaires de Louvain, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et conséquences des politiques de crise sur le statut d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Ingelgom, Virginie and Matagne, Geoffroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de crise, crises du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Academia, pp.101-115, 2017, Science politique, 978-2-8061-0335-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des innovations sociales qui transforment les politiques locales urbaines … Gouvernance locale et recomposition des politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Brunet; Thibault Darcillon; Géraldine Rieucau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale et économie politique: regards croisés sur l'histoire et sur les enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, n° 7, Presses universitaires de Louvain, pp.289-302, 2017, Cahiers du CIRTES, 978-2-87558-583-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de réglementation et de segmentation de l’emploi en Italie: la nature et les enjeux de la caisse de compensation salariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elodie Béthoux; Jean-Vincent Koster; Sylvie Monchatre; Frédéric Rey; Michèle Tallard; Catherine Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emploi, formation, compétences : les régulations de la relation salariale en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-81, 2014, 9782366300246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu’indemniser le chômage dit de l'emploi: les contradictions entre qualification et marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Gobin; Geoffroy Matagne; Min Reuchamps; Virginie Van Ingelgom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être gouverné au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-241, 2013, 78-2-8061-0105-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’État modifie les règles du jeu : quels effets des réformes sur le pouvoir de négociation des salariés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRES. 2025</w:t>
+              <w:t xml:space="preserve">FO-CGT, IRES. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577603v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’État modifie les règles du jeu : quels effets des réformes sur le pouvoir de négociation des salariés ?</w:t>
+                <w:t xml:space="preserve">Une gouvernance renouvelée des politiques sociales locales au prisme de l’enjeu métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">FO-CGT, IRES. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Lorrain des Sciences Sociales (2L2S); IDHES. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416256v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gouvernance renouvelée des politiques sociales locales au prisme de l’enjeu métropolitain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les travailleurs détachés entre frontière(s) spatiale(s) et frontières du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire Lorrain des Sciences Sociales (2L2S); IDHES. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485419v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travailleurs détachés entre frontière(s) spatiale(s) et frontières du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mara Bisignano</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2017</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3406,51 +2934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pgk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0M2FB8FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.002.0147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577089v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zarka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.029.0101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7556" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.090.0047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6214" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.127.0072" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pgk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0M2FB8FZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.002.0147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577089v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zarka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.029.0101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7556" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2018-151009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.090.0047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.127.0072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05577648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>