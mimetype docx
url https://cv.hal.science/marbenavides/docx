--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3456,291 +3456,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved Organic Matter Influences N2 Fixation in the New Caledonian Lagoon (Western Tropical South Pacific)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00089⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024170v1</w:t>
+                <w:t xml:space="preserve">hal-01830630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Dissolved Organic Matter Influences N2 Fixation in the New Caledonian Lagoon (Western Tropical South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Elifantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830630v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives on Nitrogen Fixation Measurements Using 15N2 Gas</w:t>
               </w:r>
@@ -3971,710 +3971,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Berthelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Katyanne M Shoemaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia H. Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Niggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4215-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024176v1</w:t>
+                <w:t xml:space="preserve">hal-01812049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4215-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812049v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophs: Overlooked Key Players within the Coral Symbiosis and Tropical Reef Ecosystems?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa N. Bednarz</w:t>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Sprintall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Germineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00010⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621712v1</w:t>
+                <w:t xml:space="preserve">hal-01736985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing after Non-cyanobacterial Nitrogen Fixation in Marine Pelagic Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diazotrophs: Overlooked Key Players within the Coral Symbiosis and Tropical Reef Ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa N. Bednarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01736⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736992v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Alberty</w:t>
+                <w:t xml:space="preserve">Chasing after Non-cyanobacterial Nitrogen Fixation in Marine Pelagic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelicque White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.33. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736985v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic matter uptake by Trichodesmium in the Southwest Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,51 +4890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotroph derived nitrogen supports diatom growth in the South West Pacific: A quantitative study using nanoSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,2305 +5005,2171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
+                <w:t xml:space="preserve">Basin-wide N2 fixation in the deep waters of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
+                <w:t xml:space="preserve">Nauzet Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Camps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Alba María Martínez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Nieto-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GB005326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184290v1</w:t>
+                <w:t xml:space="preserve">hal-02458925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin-wide N2 fixation in the deep waters of the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Longitudinal variability of diazotroph abundances in the subtropical North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nauzet Hernández</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia H. Moisander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba María Martínez-Pérez</w:t>
+                <w:t xml:space="preserve">Meaghan C. Daley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Nieto-Cid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GB005326⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.662-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbv121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458925v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal variability of diazotroph abundances in the subtropical North Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Released coral mucus does not enhance planktonic N-2 fixation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Aristegui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kimberley A. Lema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbv121⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (1), pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443608v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Released coral mucus does not enhance planktonic N-2 fixation rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David G. Bourne</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77 (1), pp.51-63. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (17), pp.2608-2612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443633v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
+                <w:t xml:space="preserve">Mesopelagic N2 Fixation Related to Organic Matter Composition in the Solomon and Bismarck Seas (Southwest Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Lorrain</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia H. Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0143775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483200v1</w:t>
+                <w:t xml:space="preserve">hal-01247428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopelagic N2 Fixation Related to Organic Matter Composition in the Solomon and Bismarck Seas (Southwest Pacific)</w:t>
+                <w:t xml:space="preserve">Five decades of N2 fixation research in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Voss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143775⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247428v1</w:t>
+                <w:t xml:space="preserve">hal-01159207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five decades of N2 fixation research in the North Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal-offshore exchange of organic matter across the Cape Ghir filament (NW Africa) during moderate upwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeray Santana-Falcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sangrà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmond Barton Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159207v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal-offshore exchange of organic matter across the Cape Ghir filament (NW Africa) during moderate upwelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yeray Santana-Falcón</w:t>
+                <w:t xml:space="preserve">The structure of planktonic communities under variable coastal upwelling conditions off Cape Ghir (31 degrees N) in the Canary Current System (NW Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Anabalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Desmond Barton Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.320-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221413v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of planktonic communities under variable coastal upwelling conditions off Cape Ghir (31 degrees N) in the Canary Current System (NW Africa)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Andrade</w:t>
+                <w:t xml:space="preserve">Dominance of unicellular cyanobacteria in the diazotrophic community in the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nona Sr Agawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Busquets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas J Stal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (2), pp.623-637</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999242v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of unicellular cyanobacteria in the diazotrophic community in the Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial uptake and regeneration of inorganic nitrogen off the coastal Namibian upwelling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pere Ferriol</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeray Santana-Falcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas J Stal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norbert Wasmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arístegui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999277v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial uptake and regeneration of inorganic nitrogen off the coastal Namibian upwelling system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diapycnal nutrient fluxes on the northern boundary of Cape Ghir upwelling region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arcos-Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez-Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Emelianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.05.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01058479v1</w:t>
+                <w:t xml:space="preserve">hal-00999235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diapycnal nutrient fluxes on the northern boundary of Cape Ghir upwelling region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolved organic nitrogen and carbon release by a marine unicellular diazotrophic cyanobacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nona Sheila Romualdo Agawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arístegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas J. Stal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.10.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00999235v1</w:t>
+                <w:t xml:space="preserve">hal-00999281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic nitrogen and carbon release by a marine unicellular diazotrophic cyanobacterium</w:t>
+                <w:t xml:space="preserve">Enhancement of nitrogen fixation rates by unicellular diazotrophs vs. Trichodesmium after a dust deposition event in the Canary Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arístegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nona Sheila Romualdo Agawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas J. Stal</w:t>
+                <w:t xml:space="preserve">J. López Cancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Hernández-León</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 69 (1), pp.69-80</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.267-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999281v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of nitrogen fixation rates by unicellular diazotrophs vs. Trichodesmium after a dust deposition event in the Canary Islands</w:t>
+                <w:t xml:space="preserve">Longitudinal variability of size-fractionated N-2 fixation and DON release rates along 24.5 degrees N in the subtropical North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bronk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nona Sheila Romualdo Agawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Pérez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Hernández-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (1), pp.267-275</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (7), pp.3406-3415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999282v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal variability of size-fractionated N-2 fixation and DON release rates along 24.5 degrees N in the subtropical North Atlantic</w:t>
+                <w:t xml:space="preserve">Low contribution of N2 fixation to new production and excess nitrogen in the subtropical northeast Atlantic margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arístegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nona Sheila Romualdo Agawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonso Hernández-Guerra</w:t>
+                <w:t xml:space="preserve">Xosé-Antón Álvarez-Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (7), pp.3406-3415</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.36-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999275v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low contribution of N2 fixation to new production and excess nitrogen in the subtropical northeast Atlantic margin</w:t>
+                <w:t xml:space="preserve">Nitrogen fixation by Trichodesmium and small diazotrophs in the subtropical northeast Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nona Sheila Romualdo Agawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arístegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nona Sheila Romualdo Agawin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas J. Stal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 81, pp.36-48</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (1), pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999279v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation by Trichodesmium and small diazotrophs in the subtropical northeast Atlantic</w:t>
+                <w:t xml:space="preserve">Mesozooplankton community structure during summer months in the Bay of Cádiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...70 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999284v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Fidel Echevarría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Sánchez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidel Echevarría</w:t>
+                <w:t xml:space="preserve">Natalia Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji González-Gordillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thalassas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (2), pp.103-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7313,91 +7179,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the diversity of diazotrophs taking up dissolved organic matter in the north pacific ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guayomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7416,51 +7282,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic science meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Palma de Majorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7470,51 +7336,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Les récifs en quête de diazotrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7536,111 +7402,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Éditions, pp.63-66, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.27929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7787,51 +7653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavya Panthalil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Zander" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa von Friesen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves-Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02673-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Fulweiler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Rinehart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Taylor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Berberich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt1511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mills" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04186442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Shao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangchun Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lice Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3673-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Umbricht" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Klett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10380" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Chowdhury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora H&#246;rstmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Salamon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Evans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Potts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11997" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ba&#241;os" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01479-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robidart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.568876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Granger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corday Selden" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gradoville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Palter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Ames" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Gon&#231;alves Neto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75447-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.141" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074058v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wannicke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Dalsgaard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Dippner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Montoya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa N. Bednarz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01736" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41315" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622028v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthelot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Moisander" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184290v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458925v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauzet Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;a Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Nieto-Cid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005326" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443608v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan C. Daley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bode" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv121" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Voss" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221413v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeray Santana-Falc&#243;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sangr&#224;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Barton Eric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999242v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anabalon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aristegui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Morales" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.10.015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999277v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nona Sr Agawin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Busquets" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ferriol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J Stal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058479v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wasmund" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.05.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0GD791-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999235v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arcos-Pulido" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Santana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emelianov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.10.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVTCHJM0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999281v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nona Sheila Romualdo Agawin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Stal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999282v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez Cancio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez-Le&#243;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999275v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bronk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md P&#233;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Hern&#225;ndez-Guerra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Ant&#243;n &#193;lvarez-Salgado" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999288v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Echevarr&#237;a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Garz&#243;n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Gonz&#225;lez-Gordillo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guayomarch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavya Panthalil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Zander" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa von Friesen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves-Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02673-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Fulweiler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Rinehart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Taylor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Berberich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt1511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mills" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04186442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Shao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangchun Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lice Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3673-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Umbricht" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Klett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10380" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Chowdhury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora H&#246;rstmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Salamon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Evans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Potts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11997" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ba&#241;os" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01479-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robidart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.568876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Granger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corday Selden" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gradoville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Palter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Ames" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Gon&#231;alves Neto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75447-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.141" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074058v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wannicke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Dalsgaard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Dippner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Montoya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa N. Bednarz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01736" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41315" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622028v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthelot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Moisander" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauzet Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;a Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Nieto-Cid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005326" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443608v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan C. Daley" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bode" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv121" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Voss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00040" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221413v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeray Santana-Falc&#243;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sangr&#224;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Barton Eric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999242v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anabalon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aristegui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Morales" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andrade" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.10.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999277v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nona Sr Agawin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Busquets" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ferriol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J Stal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058479v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wasmund" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.05.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0GD791-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arcos-Pulido" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Santana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emelianov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.10.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVTCHJM0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nona Sheila Romualdo Agawin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Stal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez Cancio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez-Le&#243;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999275v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bronk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md P&#233;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Hern&#225;ndez-Guerra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Ant&#243;n &#193;lvarez-Salgado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Echevarr&#237;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Garz&#243;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Gonz&#225;lez-Gordillo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754850v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guayomarch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>