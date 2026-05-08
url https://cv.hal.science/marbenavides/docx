--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -3971,295 +3971,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4215-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812049v1</w:t>
+                <w:t xml:space="preserve">hal-02024176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katyanne M Shoemaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia H. Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Niggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Berthelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4215-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024176v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t>
               </w:r>
@@ -4630,51 +4630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic matter uptake by Trichodesmium in the Southwest Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,51 +4890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotroph derived nitrogen supports diatom growth in the South West Pacific: A quantitative study using nanoSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5158,51 +5158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal variability of diazotroph abundances in the subtropical North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia H. Moisander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaghan C. Daley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5556,77 +5556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesopelagic N2 Fixation Related to Organic Matter Composition in the Solomon and Bismarck Seas (Southwest Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia H. Moisander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7653,51 +7653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavya Panthalil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Zander" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa von Friesen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves-Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02673-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Fulweiler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Rinehart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Taylor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Berberich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt1511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mills" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04186442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Shao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangchun Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lice Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3673-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Umbricht" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Klett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10380" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Chowdhury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora H&#246;rstmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Salamon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Evans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Potts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11997" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ba&#241;os" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01479-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robidart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.568876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Granger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corday Selden" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gradoville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Palter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Ames" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Gon&#231;alves Neto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75447-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.141" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074058v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wannicke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Dalsgaard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Dippner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Montoya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa N. Bednarz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01736" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41315" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622028v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthelot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Moisander" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauzet Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;a Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Nieto-Cid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005326" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443608v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan C. Daley" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bode" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv121" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Voss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00040" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221413v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeray Santana-Falc&#243;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sangr&#224;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Barton Eric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999242v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anabalon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aristegui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Morales" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andrade" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.10.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999277v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nona Sr Agawin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Busquets" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ferriol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J Stal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058479v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wasmund" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.05.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0GD791-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arcos-Pulido" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Santana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emelianov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.10.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVTCHJM0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nona Sheila Romualdo Agawin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Stal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez Cancio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez-Le&#243;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999275v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bronk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md P&#233;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Hern&#225;ndez-Guerra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Ant&#243;n &#193;lvarez-Salgado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Echevarr&#237;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Garz&#243;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Gonz&#225;lez-Gordillo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754850v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guayomarch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavya Panthalil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Zander" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa von Friesen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves-Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02673-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Fulweiler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Rinehart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Taylor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Berberich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt1511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mills" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04186442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Shao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangchun Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lice Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3673-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Umbricht" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Klett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10380" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Chowdhury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora H&#246;rstmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Salamon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Evans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Potts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11997" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ba&#241;os" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01479-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robidart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.568876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Granger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corday Selden" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gradoville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Palter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Ames" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Gon&#231;alves Neto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75447-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.141" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074058v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wannicke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Dalsgaard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Dippner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Montoya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa N. Bednarz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01736" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41315" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622028v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthelot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Moisander" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauzet Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;a Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Nieto-Cid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005326" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443608v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan C. Daley" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bode" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aristegui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv121" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Voss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00040" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221413v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeray Santana-Falc&#243;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sangr&#224;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Barton Eric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999242v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anabalon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aristegui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Morales" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andrade" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.10.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999277v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nona Sr Agawin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Busquets" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ferriol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J Stal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058479v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wasmund" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.05.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0GD791-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arcos-Pulido" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Santana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emelianov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.10.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVTCHJM0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nona Sheila Romualdo Agawin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Stal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez Cancio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez-Le&#243;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999275v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bronk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md P&#233;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Hern&#225;ndez-Guerra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Ant&#243;n &#193;lvarez-Salgado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Echevarr&#237;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Garz&#243;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Gonz&#225;lez-Gordillo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754850v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guayomarch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>