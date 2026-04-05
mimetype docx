--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -387,275 +387,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual de PowerDomus: Programa de Simulação Higrotérmica e Energética de Edificação</w:t>
+                <w:t xml:space="preserve">Remise en suspension des particules présentes dans les moquettes par l utilisation d un aspirateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545020v1</w:t>
+                <w:t xml:space="preserve">hal-00355183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des facteurs responsables de la remise en suspension des poussières accumulées sur le sol</w:t>
+                <w:t xml:space="preserve">Optimisation de la discrétisation spatiale pour la simulation zonale d une ambiance intérieure ventilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355181v1</w:t>
+                <w:t xml:space="preserve">hal-00355184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remise en suspension des particules présentes dans les moquettes par l utilisation d un aspirateur</w:t>
+                <w:t xml:space="preserve">Manual de PowerDomus: Programa de Simulação Higrotérmica e Energética de Edificação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355183v1</w:t>
+                <w:t xml:space="preserve">hal-00545020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la discrétisation spatiale pour la simulation zonale d une ambiance intérieure ventilée</w:t>
+                <w:t xml:space="preserve">Étude expérimentale des facteurs responsables de la remise en suspension des poussières accumulées sur le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355184v1</w:t>
+                <w:t xml:space="preserve">hal-00355181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique des facteurs influençant le dépôt particulaire en environnement intérieur</w:t>
               </w:r>
@@ -1069,190 +1069,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation CFD du transport de gaz traceur au sein d'un atrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Numerical Investigation of the Brownian Effect on Fine Particles Behaviour in Rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312080v1</w:t>
+                <w:t xml:space="preserve">hal-00312087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Investigation of the Brownian Effect on Fine Particles Behaviour in Rooms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation CFD du transport de gaz traceur au sein d'un atrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Allard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00312087v1</w:t>
+                <w:t xml:space="preserve">hal-00312080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desenvolvimento de Software e de Modelos Matemáticos para Simulação Integrada de Desempenho Higrotérmico e Energético de Sistemas de Climatização</w:t>
               </w:r>
@@ -2129,64 +2129,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIOLOS: Creation of an Educational Structure on the Use of Passive Cooling Ventilation Techniques for Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 245, pp.110825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2879,291 +2879,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic thermal perception under whole-body cyclical conditions: Thermal overshoot and thermal habituation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vapor intrusion in buildings: Development of semi-empirical models including lateral separation between the building and the pollution source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sebastian Rios Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109677⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-022-0910-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195067v1</w:t>
+                <w:t xml:space="preserve">hal-03722569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor intrusion in buildings: Development of semi-empirical models including lateral separation between the building and the pollution source</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic thermal perception under whole-body cyclical conditions: Thermal overshoot and thermal habituation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Vellei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Dear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, pp.109677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-022-0910-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722569v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of vapor intrusion from the ground into buildings in the presence of lateral sources of pollution</w:t>
               </w:r>
@@ -3201,51 +3201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.108397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3541,265 +3541,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the in situ characterisation of soil vapor contaminants and their impact on the indoor air quality of buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierno M.O. Diallo</w:t>
+                <w:t xml:space="preserve">Louis Cony Renaud-Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Traverse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chastanet</w:t>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.106900⟩</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), p. 189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733315.2019.1615218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556438v1</w:t>
+                <w:t xml:space="preserve">hal-02148406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for the in situ characterisation of soil vapor contaminants and their impact on the indoor air quality of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno M.O. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Cony Renaud-Salis</w:t>
+                <w:t xml:space="preserve">Sylvie Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Juliette Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (3), p. 189-200. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.106900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14733315.2019.1615218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.106900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148406v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposed Metrics For IAQ in Low-Energy Residential Buildings</w:t>
               </w:r>
@@ -3887,449 +3887,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
+                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839045v1</w:t>
+                <w:t xml:space="preserve">hal-01840841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madi Kaboré</w:t>
+                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.83 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840841v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lapisa</w:t>
+                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bozonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.O. Abadie</w:t>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.83 - 95. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.315 - 325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839977v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the definition of indicators for assessment of indoor air quality and energy performance in low-energy residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Wargocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4760,260 +4760,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the improvement of natural ventilation models</w:t>
+                <w:t xml:space="preserve">Cool roof and ventilation efficiency as passive cooling strategies for commercial low-rise buildings - ground thermal inertia impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.Z. Freire</w:t>
+                <w:t xml:space="preserve">Remon Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
+              <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17512549.2013.865559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009531v1</w:t>
+                <w:t xml:space="preserve">hal-01009534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool roof and ventilation efficiency as passive cooling strategies for commercial low-rise buildings - ground thermal inertia impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">On the improvement of natural ventilation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17512549.2013.865559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01009534v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental assessment of ground temperature and water content under mild weather conditions</w:t>
               </w:r>
@@ -5314,51 +5314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive effect on the heat transfer through building glazing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Mazuroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5680,51 +5680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of fine particles on building internal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina El Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,51 +6007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evaluation of the particle pollutant homogeneity and mixing time in a ventilated room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.3848-3854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6197,51 +6197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6378,51 +6378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle pollution in the French high-speed train (TGV) smoker cars: measurement and prediction of passengers exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,51 +6581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la qualité particulaire de l'air intérieur du Bâtiment : Caractérisation et Rôle des parois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6676,64 +6676,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor particle pollution : effect of wall textures on particle deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 36 (7), pp.821-827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6771,64 +6771,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution particulaire des ambiances intérieures du bâtiment : rôle des revêtements sur la déposition particulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1 (n.a.), pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6866,64 +6866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la ventilation naturelle par grande ouverture: cas de la simple exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3 (n.a.), pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6948,64 +6948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European studies on natural ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dascalaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7114,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Florian Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7449,528 +7449,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the IAQ and energy performance of ventilation systems in multifamily buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+                <w:t xml:space="preserve">Development of an Experimental Cell to Study the Thermo-aeraulic Behaviour of an Electrical Cabinet Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd AiCARR International Conference “From NZEB to ZEB: The Buildings of the Next Decades for a Healthy and Sustainable Future”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROOMVENT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582547v1</w:t>
+                <w:t xml:space="preserve">hal-04592555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Experimental Cell to Study the Thermo-aeraulic Behaviour of an Electrical Cabinet Room</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Houvin</w:t>
+                <w:t xml:space="preserve">Towards a better 0D-1D modelling approach for more accurate prediction of Indoor Air Quality (IAQ) in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duforestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592555v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better 0D-1D modelling approach for more accurate prediction of Indoor Air Quality (IAQ) in Buildings</w:t>
+                <w:t xml:space="preserve">Experimental Evidence Reveals Significant Divergence Between Real and Modeled Mold Growth on plasterboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carnec</w:t>
+                <w:t xml:space="preserve">Hiba Ajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Duforestel</w:t>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642771v1</w:t>
+                <w:t xml:space="preserve">hal-04642804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence Reveals Significant Divergence Between Real and Modeled Mold Growth on plasterboard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the IAQ and energy performance of ventilation systems in multifamily buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Ajib</w:t>
+                <w:t xml:space="preserve">Ali Alexander Nour Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
+                <w:t xml:space="preserve">Kévin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd AiCARR International Conference “From NZEB to ZEB: The Buildings of the Next Decades for a Healthy and Sustainable Future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Milan (Italie), Italy. pp.01003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202452301003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642804v1</w:t>
+                <w:t xml:space="preserve">hal-04582547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive analysis of indoor air quality in a real home using low-cost sensors</w:t>
               </w:r>
@@ -8064,51 +8064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles‐florian Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8146,64 +8146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the IAQ and energy performance of two types of ventilation systems in multifamily buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alexander Nour Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8375,103 +8375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the full cycle of air-born spores in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
@@ -8500,51 +8500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the full cycle of air-born spores in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8552,51 +8552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings Europe Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
@@ -8879,497 +8879,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART-RENO-IEQ: Exploring the Capabilities of Low-Cost Sensors to Evaluate PM2.5 Exposure in Single-Family Houses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Efficient IAQ Management in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Litaud</w:t>
+                <w:t xml:space="preserve">J. Laverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Dhalluin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
+                <w:t xml:space="preserve">Benjamin Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662107v1</w:t>
+                <w:t xml:space="preserve">hal-03662088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient IAQ Management in residential buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IEA EBC Annex 68: Ambitions and Achievements in Hindsight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laverge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">J. Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662088v1</w:t>
+                <w:t xml:space="preserve">hal-03662096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA EBC Annex 68: Ambitions and Achievements in Hindsight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carsten Rode</w:t>
+                <w:t xml:space="preserve">Development of a PM2.5 Index Adapted to Short-Term Measurements to Provide Real Time Information to Residential Building Occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662096v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PM2.5 Index Adapted to Short-Term Measurements to Provide Real Time Information to Residential Building Occupants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMART-RENO-IEQ: Exploring the Capabilities of Low-Cost Sensors to Evaluate PM2.5 Exposure in Single-Family Houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Florian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Litaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Brunet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Adrien Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662103v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of polydisperse particle deposition in s small-scale chamber</w:t>
               </w:r>
@@ -9835,51 +9835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Nordic Symposium on Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Tallin, France. pp.07006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9907,135 +9907,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home quarantine: a numerical evaluation of aerosol-like virus spread in a single-family house</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SMART-RENO-IEQ: Evaluation of energy retrofits impacts on indoor thermal and air quality of single-family houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivier Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles‐florian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: Indoor Air 2020 -- Virtual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">The 16th Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual conference, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996561v1</w:t>
+                <w:t xml:space="preserve">hal-04070783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airflow Impact on Vapor Intrusion: Characterization of an Advection Zone of Influence</w:t>
               </w:r>
@@ -10073,51 +10090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: Indoor Air 2020 -- Virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10136,476 +10153,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART-RENO-IEQ: Evaluation of energy retrofits impacts on indoor thermal and air quality of single-family houses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home quarantine: a numerical evaluation of aerosol-like virus spread in a single-family house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Florian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Virtual conference, South Korea</w:t>
+              <w:t xml:space="preserve">Conference: Indoor Air 2020 -- Virtual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070783v1</w:t>
+                <w:t xml:space="preserve">hal-02996561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALSDS : Evaluation de la Performance des Systèmes de Dépressurisation du Sol à Fonctionnement Naturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the need of detailed modelling for the assessment of indoor air quality in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouamane Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée de restitution CORTEA sur les émissions de polluants dans l'air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th REHVA World Congress CLIMA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bucarest, Romania. pp.04043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/201911104043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449643v1</w:t>
+                <w:t xml:space="preserve">hal-02148420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the need of detailed modelling for the assessment of indoor air quality in residential buildings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical use of the Annex68 IAQ Dashboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th REHVA World Congress CLIMA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th AIVC – 8th TightVent – 6th Venticool Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/201911104043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148420v1</w:t>
+                <w:t xml:space="preserve">hal-02337996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical use of the Annex68 IAQ Dashboard</w:t>
+                <w:t xml:space="preserve">EVALSDS : Evaluation de la Performance des Systèmes de Dépressurisation du Sol à Fonctionnement Naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th AIVC – 8th TightVent – 6th Venticool Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">4e Rencontres nationales de la Recherche sur les Sites et Sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337996v1</w:t>
+                <w:t xml:space="preserve">hal-02449559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALSDS : Evaluation de la Performance des Systèmes de Dépressurisation du Sol à Fonctionnement Naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres nationales de la Recherche sur les Sites et Sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème journée de restitution CORTEA sur les émissions de polluants dans l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449559v1</w:t>
+                <w:t xml:space="preserve">hal-02449643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
               </w:r>
@@ -10686,51 +10686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghao Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10775,497 +10775,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality measurements in 35 schools of South-Western Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joana Lage</w:t>
+                <w:t xml:space="preserve">Development of a Natural Soil Depressurization System Sizing Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIVC - 7th TightVent &amp; 5th venticool Conference Smart ventilation for buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899170v1</w:t>
+                <w:t xml:space="preserve">hal-01840876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Natural Soil Depressurization System Sizing Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Numerical Methodology to Assess Indoor Air Quality in Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840876v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Numerical Methodology to Assess Indoor Air Quality in Residential Buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Can modeling tools be a reliable source of information on IAQ with only a limited set of data on the studied case?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-F Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wall-Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duforestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840874v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can modeling tools be a reliable source of information on IAQ with only a limited set of data on the studied case?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor air quality measurements in 35 schools of South-Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-F Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Limam</w:t>
+                <w:t xml:space="preserve">Susana Marta Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wall-Ribot</w:t>
+                <w:t xml:space="preserve">Vitor Manteigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Duforestel</w:t>
+                <w:t xml:space="preserve">Joana Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">39th AIVC - 7th TightVent &amp; 5th venticool Conference Smart ventilation for buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840871v1</w:t>
+                <w:t xml:space="preserve">hal-01899170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphine Based Gold Catalysts for the Asymmetric Hydroamination of Alkenes: Effects of Silver, Anion and Solven</w:t>
               </w:r>
@@ -11415,64 +11415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigaud B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
@@ -11495,1995 +11495,2038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+                <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
+              <w:t xml:space="preserve">38th AIVC – 6th TightVent – 4th Venticool Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719545v1</w:t>
+                <w:t xml:space="preserve">hal-01840880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of particle transport in indoor environments: 25 years of research at ULR</w:t>
+                <w:t xml:space="preserve">Defining the metrics to assess the indoor air quality in low-energy residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES IN BUILDING PHYSICS RESEARCH - Conference in the honor of Francis Allard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">38th AIVC – 6th TightVent – 4th Venticool Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841600v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th AIVC – 6th TightVent – 4th Venticool Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840880v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the metrics to assess the indoor air quality in low-energy residential buildings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the design and testing of Airtightness Modifier dedicated to the TIPEE IEQ House</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelli Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Obukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Calamote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th AIVC – 6th TightVent – 4th Venticool Conference</w:t>
+              <w:t xml:space="preserve">38th AIVC Conference "Ventilating healthy low-energy buildings"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840881v1</w:t>
+                <w:t xml:space="preserve">hal-01840885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design and testing of Airtightness Modifier dedicated to the TIPEE IEQ House</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining the metrics to assess the IAQ in low-energy residential buildings: results from IEA EBC Annex 68 Subtask 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th AIVC Conference "Ventilating healthy low-energy buildings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">AIVC 2017 Workshop on IAQ metrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840885v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet EVAL-SDS - Evaluation de la performance des Systèmes de Dépressurisation du Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Sites et Sols Pollués : Quelles innovations pour les outils et méthodes de diagnostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841377v1</w:t>
+                <w:t xml:space="preserve">hal-01841608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EVAL-SDS - Evaluation de la performance des Systèmes de Dépressurisation du Sol</w:t>
+                <w:t xml:space="preserve">Modeling of particle transport in indoor environments: 25 years of research at ULR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sites et Sols Pollués : Quelles innovations pour les outils et méthodes de diagnostic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ADVANCES IN BUILDING PHYSICS RESEARCH - Conference in the honor of Francis Allard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841608v1</w:t>
+                <w:t xml:space="preserve">hal-01841600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the metrics to assess the IAQ in low-energy residential buildings: results from IEA EBC Annex 68 Subtask 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.O. Abadie</w:t>
+                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIVC 2017 Workshop on IAQ metrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841613v1</w:t>
+                <w:t xml:space="preserve">hal-01719545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the IAQ of Low-Energy Residential Buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+                <w:t xml:space="preserve">Characterization and prioritization of formaldehyde sources in Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sérafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Albert Roland Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASHRAE and AIVC IAQ 2016—Defining Indoor Air Quality: Policy, Standards and Best Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Alexandria, United States</w:t>
+              <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Songdo, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841617v1</w:t>
+                <w:t xml:space="preserve">hal-02298738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prioritization of formaldehyde sources in Schools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Legendre</w:t>
+                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Songdo, South Korea</w:t>
+              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298738v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+                <w:t xml:space="preserve">Indoor air quality improvement and energy cost of central ventilation air cleaning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841116v1</w:t>
+                <w:t xml:space="preserve">hal-01841313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality improvement and energy cost of central ventilation air cleaning systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des enveloppes de bâtiments commerciaux – cartographie des stratégies de conception passive en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remon Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841313v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des enveloppes de bâtiments commerciaux – cartographie des stratégies de conception passive en France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IEA Project on Indoor Air Quality Design and Control in Low Energy Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kolarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">12th REHVA World Congress (CLIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987778v1</w:t>
+                <w:t xml:space="preserve">hal-01841139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA Project on Indoor Air Quality Design and Control in Low Energy Residential Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor Air 2016 - Workshop ---- IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th REHVA World Congress (CLIMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841139v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Air 2016 - Workshop ---- IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
+                <w:t xml:space="preserve">State of the art in zonal modeling for room air distribution: dos and don’t</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">CHAMPS 2016 Workshop, the 13th International Forum and Workshop on Combined Heat, Air, Moisture and Pollutant Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841629v1</w:t>
+                <w:t xml:space="preserve">hal-01841621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in zonal modeling for room air distribution: dos and don’t</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal ventilation and filtration strategies for indoor air quality in metro carriages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHAMPS 2016 Workshop, the 13th International Forum and Workshop on Combined Heat, Air, Moisture and Pollutant Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841621v1</w:t>
+                <w:t xml:space="preserve">hal-01841323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal ventilation and filtration strategies for indoor air quality in metro carriages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+                <w:t xml:space="preserve">An International Project on Indoor Air Quality Design and Control in Low-Energy Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kolarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">ASHRAE and AIVC IAQ 2016—Defining Indoor Air Quality: Policy, Standards and Best Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Alexandria, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841323v1</w:t>
+                <w:t xml:space="preserve">hal-01841179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An International Project on Indoor Air Quality Design and Control in Low-Energy Residential Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IEA EBC Annex 68 - Indoor Air Quality Design and Control in Low Energy Residential Buildings - Setting the Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASHRAE and AIVC IAQ 2016—Defining Indoor Air Quality: Policy, Standards and Best Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Alexandria, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841179v1</w:t>
+                <w:t xml:space="preserve">hal-01841326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA EBC Annex 68 - Indoor Air Quality Design and Control in Low Energy Residential Buildings - Setting the Metrics</w:t>
+                <w:t xml:space="preserve">Evaluating the IAQ of Low-Energy Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Wargocki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">ASHRAE and AIVC IAQ 2016—Defining Indoor Air Quality: Policy, Standards and Best Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Alexandria, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841326v1</w:t>
+                <w:t xml:space="preserve">hal-01841617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the efficiency and energy consumption of various central ventilation air cleaning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th AIVC – 5th TightVent – 3rd Venticool Conference</w:t>
+              <w:t xml:space="preserve">36th AIVC - 5rd TightVent – 3rd Venticool Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841351v1</w:t>
+                <w:t xml:space="preserve">hal-01841347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEA EBC Annex 68 Workshop – Subtask 1: Defining the metrics</w:t>
               </w:r>
@@ -13532,480 +13575,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the efficiency and energy consumption of various central ventilation air cleaning systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airflow and IAQ in Rooms using ZONAL modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th AIVC - 5rd TightVent – 3rd Venticool Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CHAMPS 2015 Workshop, the 12th International Forum and Workshop on Combined Heat, Air, Moisture and Pollutant Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841347v1</w:t>
+                <w:t xml:space="preserve">hal-01841711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow and IAQ in Rooms using ZONAL modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHAMPS 2015 Workshop, the 12th International Forum and Workshop on Combined Heat, Air, Moisture and Pollutant Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.827-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841711v1</w:t>
+                <w:t xml:space="preserve">hal-01841385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IEA EBC Annex 68 Workshop – Subtask 2: Pollutant Loads in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.827-834</w:t>
+              <w:t xml:space="preserve">36th AIVC - 5rd TightVent – 3rd Venticool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841385v1</w:t>
+                <w:t xml:space="preserve">hal-01841707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA EBC Annex 68 Workshop – Subtask 2: Pollutant Loads in Buildings</w:t>
+                <w:t xml:space="preserve">IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th AIVC - 5rd TightVent – 3rd Venticool</w:t>
+              <w:t xml:space="preserve">36th AIVC – 5th TightVent – 3rd Venticool Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841707v1</w:t>
+                <w:t xml:space="preserve">hal-01841351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14056,51 +14056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14132,273 +14132,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017584v1</w:t>
+                <w:t xml:space="preserve">hal-01841387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841387v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the IAQ in Low Energy Public Buildings in France through a dual experiment and modeling approach</w:t>
               </w:r>
@@ -14509,90 +14509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14617,51 +14617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air quality in metro systems: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14755,64 +14755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled models to evaluate the interest of using air cleaners to reconcile indoor air quality and energy efficiency in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tourreilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duforestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14988,103 +14988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design impacts of cool roof coating, ventilation and thermal inertia on commercial low-rise building energy demand and summer comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15109,64 +15109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ground thermal inertia on the energy balance of commercial low-rise buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15230,51 +15230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Curves or Air Conditioners for Building Energy Efficiency Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15604,57 +15604,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Assessment of Natural Ventilation to Provide Comfortable and Healthy Indoor Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Building-Integrated Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15675,202 +15675,163 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Brazil. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545509v1</w:t>
+                <w:t xml:space="preserve">hal-00545511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Analysis of an Experimental Set-up for Evaluating Moisture Buffer Effects of Porous Material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PANDORA database: a comPilAtioN of inDOor aiR pollutAnt emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Uberlandia, Brazil. pp.000-008</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Syracuse, United States. pp.01-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545506v1</w:t>
+                <w:t xml:space="preserve">hal-00512564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Building-Integrated Photovoltaic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Numerical Assessment of Natural Ventilation to Provide Comfortable and Healthy Indoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15885,869 +15846,908 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Brazil. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545511v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANDORA database: a comPilAtioN of inDOor aiR pollutAnt emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Numerical Analysis of an Experimental Set-up for Evaluating Moisture Buffer Effects of Porous Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abe L. R. A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Syracuse, United States. pp.01-08</w:t>
+              <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Uberlandia, Brazil. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512564v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Temperature Profile of Indoor Buildings by using Orthonormal Basis Functions</w:t>
+                <w:t xml:space="preserve">Validation of the Zonal Method for the Case of Isothermal Airflow in a Rectangular Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C. Reginato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+                <w:t xml:space="preserve">Tiago Czelusniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference 2009</w:t>
+              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421086v1</w:t>
+                <w:t xml:space="preserve">hal-00420872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software para simulação de transferência e absorção de calor através de superfícies vítreas considerando múltiplas reflexões</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Mazuroski</w:t>
+                <w:t xml:space="preserve">Integration of Natural Ventilation Models in the Hygrothermal and Energy Simulation Program PowerDomus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brazil. pp.1</w:t>
+              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421088v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Zonal Method for the Case of Isothermal Airflow in a Rectangular Cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K.C. Mendonça</w:t>
+                <w:t xml:space="preserve">Analysis of Two Different Approaches to Solve the Heat Transfer Through Single- and Double-Glazing Systems in Whole Building Energy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mazuroski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">COBEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420872v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Two Different Approaches to Solve the Heat Transfer Through Single- and Double-Glazing Systems in Whole Building Energy Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.Z. Freire</w:t>
+                <w:t xml:space="preserve">Software para simulação de transferência e absorção de calor através de superfícies vítreas considerando múltiplas reflexões</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mazuroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Mazuroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEM 2009</w:t>
+              <w:t xml:space="preserve">ENCAC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421090v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Natural Ventilation Models in the Hygrothermal and Energy Simulation Program PowerDomus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Predicting the Temperature Profile of Indoor Buildings by using Orthonormal Basis Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Reginato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. da Costa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420873v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Natural Single-Sided Ventilation Models for Building Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Mould Growth Risk in Conditioned Office Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.H. da Costa Oliveira</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Brazilian Congress of Thermal Sciences and Engineering (ENCIT2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Mercofrio 2008 - Congresso de Ar Condicionado, Refrigeração, Aquecimento e Ventilação do Mercosul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355171v1</w:t>
+                <w:t xml:space="preserve">hal-00355067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mould Growth Risk in Conditioned Office Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Natural Single-Sided Ventilation Models for Building Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. da Costa Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercofrio 2008 - Congresso de Ar Condicionado, Refrigeração, Aquecimento e Ventilação do Mercosul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">12th Brazilian Congress of Thermal Sciences and Engineering (ENCIT2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355067v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvas Características para Simulação de Condicionadores de Ar de Pequeno Porte</w:t>
               </w:r>
@@ -16943,325 +16943,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of Solar Radiation in Thick and Multilayered Glazing</w:t>
+                <w:t xml:space="preserve">Dispersion Particulaire d'une ambiance ventilée dans la présence d'um émetteur de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Strobel</w:t>
+                <w:t xml:space="preserve">Mihai Gustiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Colda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Building Performance Simulation Association Conference and Exhibition (BS2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Pékin, China</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québecois sur la thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355180v1</w:t>
+                <w:t xml:space="preserve">hal-00355177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion Particulaire d'une ambiance ventilée dans la présence d'um émetteur de chaleur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Gustiuc</w:t>
+                <w:t xml:space="preserve">Influencia da Transferência de Umidade entre o Envoltório e o Ar Interno no Conforto Térmico de uma Edificação Brasileira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R. Ormelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iolanda Colda</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québecois sur la thermique des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional (V Encontro Latino Americano) de Conforto no Ambiente Construído</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355177v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencia da Transferência de Umidade entre o Envoltório e o Ar Interno no Conforto Térmico de uma Edificação Brasileira</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.R. Ormelez</w:t>
+                <w:t xml:space="preserve">Absorption of Solar Radiation in Thick and Multilayered Glazing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional (V Encontro Latino Americano) de Conforto no Ambiente Construído</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brazil</w:t>
+              <w:t xml:space="preserve">Xth International Building Performance Simulation Association Conference and Exhibition (BS2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355179v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Determination of External Convective Heat Transfer Coefficients for Low-Rise Buildings</w:t>
               </w:r>
@@ -17336,355 +17336,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Fine Particle Deposition in Rooms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heating and Cooling Potential of Buried Pipes in South Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.II. 469-474</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th Brazilian Congress of Thermal Sciences and Engineering - ENCIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312593v1</w:t>
+                <w:t xml:space="preserve">hal-00312328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Assessment of Wind-Driven Rain Catch Ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Fine Particle Deposition in Rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th Brazilian Congress of Thermal Sciences and Engineering - ENCIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.II. 469-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312326v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and Cooling Potential of Buried Pipes in South Brazil</w:t>
+                <w:t xml:space="preserve">Numerical Assessment of Wind-Driven Rain Catch Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th Brazilian Congress of Thermal Sciences and Engineering - ENCIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312328v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Study of Contaminant Dispersion in a Ventilated Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Gustiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17824,580 +17824,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Method to evaluate the Particle Pollutant Homogeneity in a Ventilated Room based on Particle Distribution obtained with Three-Dimensional Lagrangian Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude Expérimentale de l'Influence d'un Emetteur de Chaleur sur le Transfert Particulaire en Ambiance Ventilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Gustiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timea Denes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air: the 10th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312322v1</w:t>
+                <w:t xml:space="preserve">hal-00312475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale de l'Influence d'un Emetteur de Chaleur sur le Transfert Particulaire en Ambiance Ventilée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El Hamdani</w:t>
+                <w:t xml:space="preserve">Evaluation of the Particle Deposition Velocity in a Ventilated Room using Lagrangian Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Limam</w:t>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Indoor Air: the 10th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312475v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Particle Deposition Velocity in a Ventilated Room using Lagrangian Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bouilly</w:t>
+                <w:t xml:space="preserve">Etude Experimentale du Phénomêne de Dépôt Particulaire à l'Intérieur des Bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Gustiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air: the 10th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312374v1</w:t>
+                <w:t xml:space="preserve">hal-00312478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Experimentale du Phénomêne de Dépôt Particulaire à l'Intérieur des Bâtiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison Exercise for Calculating Heat and Moisture Transfers using TRNSYS and PowerDomus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Limam</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Deblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">4th working meeting in IEA annex 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312478v1</w:t>
+                <w:t xml:space="preserve">hal-00312321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison Exercise for Calculating Heat and Moisture Transfers using TRNSYS and PowerDomus</w:t>
+                <w:t xml:space="preserve">A new Method to evaluate the Particle Pollutant Homogeneity in a Ventilated Room based on Particle Distribution obtained with Three-Dimensional Lagrangian Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th working meeting in IEA annex 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Indoor Air: the 10th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312321v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ventilation Strategies on Particle Deposition in a Test Chamber</w:t>
               </w:r>
@@ -18409,64 +18409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 7th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18504,64 +18504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of particle deposition in turbulent indoor flows with a 3d Lagrangian mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2002, 9th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18599,51 +18599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of particles on building textures : Experimental and numerical analysis of wall-particle interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Beghein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18675,191 +18675,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor particle pollution : effect of wall textures on particle deposition</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude de la pollution particulaire : rôle des parois, rôle de la ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Forum des associations du Génie Civil et Urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312324v1</w:t>
+                <w:t xml:space="preserve">hal-00312320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de la pollution particulaire : rôle des parois, rôle de la ventilation</w:t>
+                <w:t xml:space="preserve">Indoor particle pollution : effect of wall textures on particle deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des associations du Génie Civil et Urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312320v1</w:t>
+                <w:t xml:space="preserve">hal-00312324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18984,77 +18984,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles utilisations de la simulation - Bâtiment industriel et tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eyrolles, pp.415-424, 2016, 978-2-212-14275-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19376,51 +19376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LaSIE - Université de La Rochelle. Caisse des dépôts, pp.91, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19438,51 +19438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Tiffonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19571,51 +19571,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual de PowerDomus: Programa de Simulação Higrotérmica e Energética de Edificação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] pucpr. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19637,64 +19637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTÉRISATION PHYSICO-CHIMIQUE ET ÉTUDE DU TRANSPORT DES PARTICULES DANS LES LOCAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20031,51 +20031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Kiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Gadgil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobscheid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Finlayson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rojas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Staffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Casquero-Modrego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Loomans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Florian Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Babich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rios Mora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110825" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;florian Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Dear" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109677" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0910-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108397" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier Abadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2020.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Qin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grunewald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-020-0616-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.O. Diallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Traverse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106900" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.07.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.233" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-014-0165-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Walter Meissner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mauro Moura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.094" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009531v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Freire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJSLG1SD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olukayode Dewumi Akinyemi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/SpecialTopicsRevPorousMedia.v3.i4.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078567v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo M. de Camargo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQNJ5F17-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.04.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B21RMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2008.03.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TKCBT0S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina El Hamdani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q68G62H2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2008.08.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C04DSHPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emmel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouilly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dascalaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noureddine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582547v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alexander Nour Eddine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Taurines" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202452301003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carnec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833691v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04402572v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Litaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunewald" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brunet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benabed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332121v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peign&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012185" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;rafin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012181" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serafin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017207006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337996v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449559v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899117v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899170v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Marta Almeida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Manteigas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Lage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840876v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840871v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-F Picard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wall-Ribot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duforestel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023255v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard Charles-Florian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud B." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840881v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840885v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelli Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bachelet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Obukhova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calamote" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841613v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841617v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albert Roland Nicolle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Legendre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841313v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Del&#233;glise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841139v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolarik" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841629v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841621v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841326v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841711v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841707v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052816v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;guy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844696v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaeker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017580v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Nir" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourreilles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Tiffonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017598v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Meissner" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Moura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052818v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512563v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545509v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545506v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe L. R. A." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512564v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421086v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Reginato" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. da Costa Oliveira" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421088v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420872v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Czelusniak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421090v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420873v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355171v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355067v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Barbosa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355068v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Moura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355168v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Ormelez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355180v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Strobel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355177v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gustiuc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355179v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312593v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312326v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H dos Santos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312327v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312322v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312475v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamdani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312374v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312478v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312321v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deblois" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312375v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312325v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312324v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312320v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210843v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841416v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009964v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Tiffonnet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982377v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010527v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Kiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Gadgil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobscheid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Finlayson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rojas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Staffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Casquero-Modrego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Loomans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Florian Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Babich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rios Mora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110825" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;florian Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0910-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Dear" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109677" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108397" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier Abadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2020.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Qin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grunewald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-020-0616-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.O. Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Traverse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106900" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.07.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.233" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-014-0165-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Walter Meissner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mauro Moura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.094" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Freire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJSLG1SD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olukayode Dewumi Akinyemi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/SpecialTopicsRevPorousMedia.v3.i4.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078567v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo M. de Camargo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQNJ5F17-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.04.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B21RMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2008.03.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TKCBT0S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina El Hamdani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q68G62H2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2008.08.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C04DSHPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emmel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouilly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dascalaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noureddine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carnec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alexander Nour Eddine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Taurines" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202452301003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833691v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04402572v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunewald" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662103v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Litaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benabed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332121v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peign&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012185" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;rafin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012181" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serafin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017207006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996561v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337996v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449559v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899117v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840871v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-F Picard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wall-Ribot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duforestel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899170v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Marta Almeida" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Manteigas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Lage" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023255v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard Charles-Florian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud B." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840885v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelli Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bachelet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Obukhova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calamote" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841608v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298738v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albert Roland Nicolle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Legendre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Del&#233;glise" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841139v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolarik" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841629v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841621v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841179v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841326v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841347v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841711v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841707v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841351v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052816v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;guy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844696v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaeker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017580v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Nir" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourreilles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Tiffonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017598v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Meissner" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Moura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052818v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512563v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545511v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512564v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545509v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe L. R. A." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420872v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Czelusniak" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420873v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421090v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421088v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Reginato" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. da Costa Oliveira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355067v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Barbosa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355171v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355068v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Moura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355168v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Ormelez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355177v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gustiuc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355179v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355180v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Strobel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312328v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H dos Santos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312593v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312326v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312327v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312475v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamdani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312374v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312478v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312321v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deblois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312375v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312325v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312324v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210843v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841416v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009964v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Tiffonnet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982377v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010527v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>