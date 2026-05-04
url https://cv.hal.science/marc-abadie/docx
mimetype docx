--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -635,275 +635,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse numérique des facteurs influençant le dépôt particulaire en environnement intérieur</w:t>
+                <w:t xml:space="preserve">Modélisation multizone du transport particulaire dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355188v1</w:t>
+                <w:t xml:space="preserve">hal-00355186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multizone du transport particulaire dans le bâtiment</w:t>
+                <w:t xml:space="preserve">Analyse numérique des facteurs influençant le dépôt particulaire en environnement intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355186v1</w:t>
+                <w:t xml:space="preserve">hal-00355188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analise da Integraçao de Equipamentos Climatizaçao com a Edificaçao e seus Materiais Higroscopicos</w:t>
+                <w:t xml:space="preserve">Modélisation du dépôt particulaire dans les gaines de ventilation : prise en compte de la rugosité de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544196v1</w:t>
+                <w:t xml:space="preserve">hal-00312077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du dépôt particulaire dans les gaines de ventilation : prise en compte de la rugosité de surface</w:t>
+                <w:t xml:space="preserve">Analise da Integraçao de Equipamentos Climatizaçao com a Edificaçao e seus Materiais Higroscopicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312077v1</w:t>
+                <w:t xml:space="preserve">hal-00544196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des sources de polluants en environnements intérieurs par méthode CFD inverse</w:t>
               </w:r>
@@ -1069,190 +1069,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Investigation of the Brownian Effect on Fine Particles Behaviour in Rooms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation CFD du transport de gaz traceur au sein d'un atrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312087v1</w:t>
+                <w:t xml:space="preserve">hal-00312080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation CFD du transport de gaz traceur au sein d'un atrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Numerical Investigation of the Brownian Effect on Fine Particles Behaviour in Rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312080v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desenvolvimento de Software e de Modelos Matemáticos para Simulação Integrada de Desempenho Higrotérmico e Energético de Sistemas de Climatização</w:t>
               </w:r>
@@ -2129,64 +2129,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIOLOS: Creation of an Educational Structure on the Use of Passive Cooling Ventilation Techniques for Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 245, pp.110825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2775,147 +2775,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home quarantine: A numerical evaluation of SARS‐CoV‐2 spread in a single‐family house</w:t>
+                <w:t xml:space="preserve">Dynamic thermal perception under whole-body cyclical conditions: Thermal overshoot and thermal habituation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles‐florian Picard</w:t>
+                <w:t xml:space="preserve">Marika Vellei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard de Dear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13035⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, pp.109677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673252v1</w:t>
+                <w:t xml:space="preserve">hal-04195067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor intrusion in buildings: Development of semi-empirical models including lateral separation between the building and the pollution source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastian Rios Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2937,233 +2967,203 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12273-022-0910-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic thermal perception under whole-body cyclical conditions: Thermal overshoot and thermal habituation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home quarantine: A numerical evaluation of SARS‐CoV‐2 spread in a single‐family house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+                <w:t xml:space="preserve">Charles‐florian Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rendu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 226, pp.109677. </w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ina.13035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195067v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of vapor intrusion from the ground into buildings in the presence of lateral sources of pollution</w:t>
               </w:r>
@@ -3201,51 +3201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.108397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the definition of indicators for assessment of indoor air quality and energy performance in low-energy residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4760,260 +4760,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool roof and ventilation efficiency as passive cooling strategies for commercial low-rise buildings - ground thermal inertia impact</w:t>
+                <w:t xml:space="preserve">On the improvement of natural ventilation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remon Lapisa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17512549.2013.865559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009534v1</w:t>
+                <w:t xml:space="preserve">hal-01009531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the improvement of natural ventilation models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.Z. Freire</w:t>
+                <w:t xml:space="preserve">Cool roof and ventilation efficiency as passive cooling strategies for commercial low-rise buildings - ground thermal inertia impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remon Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
+              <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.055⟩</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17512549.2013.865559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009531v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental assessment of ground temperature and water content under mild weather conditions</w:t>
               </w:r>
@@ -5314,51 +5314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive effect on the heat transfer through building glazing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Mazuroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,294 +5437,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture performance of building materials: From material characterization to building simulation using the Moisture Buffer Value concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+                <w:t xml:space="preserve">The effect of combining a relative-humidity-sensitive ventilation system with the moisture-buffering capacity of materials on indoor climate and energy efficiency of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalamees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sasis Kalagasidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Buildings and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.515-524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078572v1</w:t>
+                <w:t xml:space="preserve">hal-00395970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of combining a relative-humidity-sensitive ventilation system with the moisture-buffering capacity of materials on indoor climate and energy efficiency of buildings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sasis Kalagasidis</w:t>
+                <w:t xml:space="preserve">Moisture performance of building materials: From material characterization to building simulation using the Moisture Buffer Value concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivier Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (2), pp.388-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2008.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395970v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of fine particles on building internal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina El Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,51 +6007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evaluation of the particle pollutant homogeneity and mixing time in a ventilated room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.3848-3854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6378,51 +6378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle pollution in the French high-speed train (TGV) smoker cars: measurement and prediction of passengers exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,51 +6581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la qualité particulaire de l'air intérieur du Bâtiment : Caractérisation et Rôle des parois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6676,64 +6676,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor particle pollution : effect of wall textures on particle deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 36 (7), pp.821-827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6771,64 +6771,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution particulaire des ambiances intérieures du bâtiment : rôle des revêtements sur la déposition particulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1 (n.a.), pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6866,64 +6866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la ventilation naturelle par grande ouverture: cas de la simple exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3 (n.a.), pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6948,64 +6948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European studies on natural ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dascalaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,394 +7082,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Energy Retrofits Impacts on Indoor Thermal and Air Quality of Single-Family Houses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance-Based Approach Simulation to Compare IAQ and Energy Performance of Two Types of Ventilation Systems Inside Individual Houses and Multifamily Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEQ 2025 ASHRAE-AIVC joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296643v1</w:t>
+                <w:t xml:space="preserve">hal-05296650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening Pandora's box in Workshop &amp;quot;IEA EBC Annex 86: a Rating Ecology for IAQ Management in Residential Buildings</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of Indoor Air Quality in a Real Home using Low-Cost Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEQ 2025 ASHRAE-AIVC joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296653v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-Based Approach Simulation to Compare IAQ and Energy Performance of Two Types of Ventilation Systems Inside Individual Houses and Multifamily Buildings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opening Pandora's box in Workshop &amp;quot;IEA EBC Annex 86: a Rating Ecology for IAQ Management in Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEQ 2025 ASHRAE-AIVC joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296650v1</w:t>
+                <w:t xml:space="preserve">hal-05296653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of Indoor Air Quality in a Real Home using Low-Cost Sensors</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of Energy Retrofits Impacts on Indoor Thermal and Air Quality of Single-Family Houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Florian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEQ 2025 ASHRAE-AIVC joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296646v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Experimental Cell to Study the Thermo-aeraulic Behaviour of an Electrical Cabinet Room</w:t>
               </w:r>
@@ -7602,51 +7602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duforestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,51 +7740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7820,390 +7820,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the IAQ and energy performance of ventilation systems in multifamily buildings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Taurines</w:t>
+                <w:t xml:space="preserve">Comprehensive analysis of indoor air quality in a real home using low-cost sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd AiCARR International Conference “From NZEB to ZEB: The Buildings of the Next Decades for a Healthy and Sustainable Future”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44th AIVC Conference - Retrofitting the Building Stock: Challenges and Opportunities for Indoor Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dublin (IR), Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582547v1</w:t>
+                <w:t xml:space="preserve">hal-04833691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of indoor air quality in a real home using low-cost sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the VOCs removal effectiveness of air purifiers in realistic rooms: bridging the gap with the measured efficiency of standardized methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles‐florian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th AIVC Conference - Retrofitting the Building Stock: Challenges and Opportunities for Indoor Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dublin (IR), Ireland</w:t>
+              <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833691v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the VOCs removal effectiveness of air purifiers in realistic rooms: bridging the gap with the measured efficiency of standardized methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles‐florian Picard</w:t>
+                <w:t xml:space="preserve">Evaluating the IAQ and energy performance of ventilation systems in multifamily buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alexander Nour Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd AiCARR International Conference “From NZEB to ZEB: The Buildings of the Next Decades for a Healthy and Sustainable Future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Milan (Italie), Italy. pp.01003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202452301003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642820v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the IAQ and energy performance of two types of ventilation systems in multifamily buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alexander Nour Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8388,258 +8388,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the full cycle of air-born spores in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe Conference</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402572v1</w:t>
+                <w:t xml:space="preserve">hal-04184892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the full cycle of air-born spores in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe Conference 2023</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184892v1</w:t>
+                <w:t xml:space="preserve">hal-04402572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures du champ de température par fibres optiques au sein d'un local expérimental industriel dédié à l'étude des phénomènes thermo-aérauliques</w:t>
               </w:r>
@@ -9148,51 +9148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a PM2.5 Index Adapted to Short-Term Measurements to Provide Real Time Information to Residential Building Occupants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9269,64 +9269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Litaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
@@ -9835,51 +9835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Nordic Symposium on Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Tallin, France. pp.07006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9907,152 +9907,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART-RENO-IEQ: Evaluation of energy retrofits impacts on indoor thermal and air quality of single-family houses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home quarantine: a numerical evaluation of aerosol-like virus spread in a single-family house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Florian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Virtual conference, South Korea</w:t>
+              <w:t xml:space="preserve">Conference: Indoor Air 2020 -- Virtual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070783v1</w:t>
+                <w:t xml:space="preserve">hal-02996561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airflow Impact on Vapor Intrusion: Characterization of an Advection Zone of Influence</w:t>
               </w:r>
@@ -10090,51 +10073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: Indoor Air 2020 -- Virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10153,390 +10136,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home quarantine: a numerical evaluation of aerosol-like virus spread in a single-family house</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SMART-RENO-IEQ: Evaluation of energy retrofits impacts on indoor thermal and air quality of single-family houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivier Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles‐florian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: Indoor Air 2020 -- Virtual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">The 16th Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual conference, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996561v1</w:t>
+                <w:t xml:space="preserve">hal-04070783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the need of detailed modelling for the assessment of indoor air quality in residential buildings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical use of the Annex68 IAQ Dashboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th REHVA World Congress CLIMA 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th AIVC – 8th TightVent – 6th Venticool Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148420v1</w:t>
+                <w:t xml:space="preserve">hal-02337996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical use of the Annex68 IAQ Dashboard</w:t>
+                <w:t xml:space="preserve">EVALSDS : Evaluation de la Performance des Systèmes de Dépressurisation du Sol à Fonctionnement Naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th AIVC – 8th TightVent – 6th Venticool Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">4e Rencontres nationales de la Recherche sur les Sites et Sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337996v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALSDS : Evaluation de la Performance des Systèmes de Dépressurisation du Sol à Fonctionnement Naturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the need of detailed modelling for the assessment of indoor air quality in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouamane Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres nationales de la Recherche sur les Sites et Sols pollués</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th REHVA World Congress CLIMA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bucarest, Romania. pp.04043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/201911104043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449559v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALSDS : Evaluation de la Performance des Systèmes de Dépressurisation du Sol à Fonctionnement Naturel</w:t>
               </w:r>
@@ -10585,687 +10585,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indoor air quality measurements in 35 schools of South-Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marta Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Manteigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Building Physics Conference, IBPC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">39th AIVC - 7th TightVent &amp; 5th venticool Conference Smart ventilation for buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899105v1</w:t>
+                <w:t xml:space="preserve">hal-01899170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Procedure for Estimating the Parameters of Mechanistic Emission Source Models from Chamber Testing Data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a Natural Soil Depressurization System Sizing Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Building Physics Conference, IBPC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899117v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Natural Soil Depressurization System Sizing Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Numerical Methodology to Assess Indoor Air Quality in Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840876v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Numerical Methodology to Assess Indoor Air Quality in Residential Buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Can modeling tools be a reliable source of information on IAQ with only a limited set of data on the studied case?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-F Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wall-Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duforestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840874v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can modeling tools be a reliable source of information on IAQ with only a limited set of data on the studied case?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Procedure for Estimating the Parameters of Mechanistic Emission Source Models from Chamber Testing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jensen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">7th International Building Physics Conference, IBPC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840871v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality measurements in 35 schools of South-Western Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIVC - 7th TightVent &amp; 5th venticool Conference Smart ventilation for buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">7th International Building Physics Conference, IBPC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899170v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphine Based Gold Catalysts for the Asymmetric Hydroamination of Alkenes: Effects of Silver, Anion and Solven</w:t>
               </w:r>
@@ -11415,64 +11415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigaud B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
@@ -11501,51 +11501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,411 +11685,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the design and testing of Airtightness Modifier dedicated to the TIPEE IEQ House</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelli Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Obukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Calamote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">38th AIVC Conference "Ventilating healthy low-energy buildings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841377v1</w:t>
+                <w:t xml:space="preserve">hal-01840885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design and testing of Airtightness Modifier dedicated to the TIPEE IEQ House</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Obukhova</w:t>
+                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Calamote</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th AIVC Conference "Ventilating healthy low-energy buildings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840885v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the metrics to assess the IAQ in low-energy residential buildings: results from IEA EBC Annex 68 Subtask 1</w:t>
+                <w:t xml:space="preserve">Projet EVAL-SDS - Evaluation de la performance des Systèmes de Dépressurisation du Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIVC 2017 Workshop on IAQ metrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque Sites et Sols Pollués : Quelles innovations pour les outils et méthodes de diagnostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841613v1</w:t>
+                <w:t xml:space="preserve">hal-01841608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EVAL-SDS - Evaluation de la performance des Systèmes de Dépressurisation du Sol</w:t>
+                <w:t xml:space="preserve">Defining the metrics to assess the IAQ in low-energy residential buildings: results from IEA EBC Annex 68 Subtask 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sites et Sols Pollués : Quelles innovations pour les outils et méthodes de diagnostic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">AIVC 2017 Workshop on IAQ metrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841608v1</w:t>
+                <w:t xml:space="preserve">hal-01841613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of particle transport in indoor environments: 25 years of research at ULR</w:t>
               </w:r>
@@ -12196,51 +12196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12613,342 +12613,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des enveloppes de bâtiments commerciaux – cartographie des stratégies de conception passive en France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Indoor Air 2016 - Workshop ---- IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987778v1</w:t>
+                <w:t xml:space="preserve">hal-01841629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA Project on Indoor Air Quality Design and Control in Low Energy Residential Buildings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des enveloppes de bâtiments commerciaux – cartographie des stratégies de conception passive en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remon Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th REHVA World Congress (CLIMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841139v1</w:t>
+                <w:t xml:space="preserve">hal-01987778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Air 2016 - Workshop ---- IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IEA Project on Indoor Air Quality Design and Control in Low Energy Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kolarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">12th REHVA World Congress (CLIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841629v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art in zonal modeling for room air distribution: dos and don’t</w:t>
               </w:r>
@@ -13137,51 +13137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghao Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kolarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASHRAE and AIVC IAQ 2016—Defining Indoor Air Quality: Policy, Standards and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Alexandria, United States</w:t>
@@ -13702,51 +13702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique (SFT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.827-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13922,51 +13922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14056,51 +14056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14132,506 +14132,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841387v1</w:t>
+                <w:t xml:space="preserve">hal-01017584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017584v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the IAQ in Low Energy Public Buildings in France through a dual experiment and modeling approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate, Indoor Air 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844696v1</w:t>
+                <w:t xml:space="preserve">hal-01017724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the IAQ in Low Energy Public Buildings in France through a dual experiment and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schoemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
+              <w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate, Indoor Air 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017724v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air quality in metro systems: a survey</w:t>
               </w:r>
@@ -14755,51 +14755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled models to evaluate the interest of using air cleaners to reconcile indoor air quality and energy efficiency in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tourreilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duforestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14876,90 +14876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France – the MERMAID program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China</w:t>
@@ -15040,51 +15040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15604,57 +15604,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Building-Integrated Photovoltaic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Numerical Assessment of Natural Ventilation to Provide Comfortable and Healthy Indoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15675,163 +15675,202 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Brazil. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545511v1</w:t>
+                <w:t xml:space="preserve">hal-00545509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANDORA database: a comPilAtioN of inDOor aiR pollutAnt emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Numerical Analysis of an Experimental Set-up for Evaluating Moisture Buffer Effects of Porous Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abe L. R. A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Syracuse, United States. pp.01-08</w:t>
+              <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Uberlandia, Brazil. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512564v1</w:t>
+                <w:t xml:space="preserve">hal-00545506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Assessment of Natural Ventilation to Provide Comfortable and Healthy Indoor Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Building-Integrated Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15846,178 +15885,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Brazil. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545509v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Analysis of an Experimental Set-up for Evaluating Moisture Buffer Effects of Porous Material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PANDORA database: a comPilAtioN of inDOor aiR pollutAnt emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Uberlandia, Brazil. pp.000-008</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Syracuse, United States. pp.01-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545506v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Zonal Method for the Case of Isothermal Airflow in a Rectangular Cavity</w:t>
               </w:r>
@@ -16092,230 +16092,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Natural Ventilation Models in the Hygrothermal and Energy Simulation Program PowerDomus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Analysis of Two Different Approaches to Solve the Heat Transfer Through Single- and Double-Glazing Systems in Whole Building Energy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mazuroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">COBEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420873v1</w:t>
+                <w:t xml:space="preserve">hal-00421090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Two Different Approaches to Solve the Heat Transfer Through Single- and Double-Glazing Systems in Whole Building Energy Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Integration of Natural Ventilation Models in the Hygrothermal and Energy Simulation Program PowerDomus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Mazuroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brazil. pp.1</w:t>
+              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421090v1</w:t>
+                <w:t xml:space="preserve">hal-00420873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software para simulação de transferência e absorção de calor através de superfícies vítreas considerando múltiplas reflexões</w:t>
               </w:r>
@@ -16409,51 +16409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Temperature Profile of Indoor Buildings by using Orthonormal Basis Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. da Costa Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16511,243 +16511,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mould Growth Risk in Conditioned Office Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Natural Single-Sided Ventilation Models for Building Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. da Costa Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercofrio 2008 - Congresso de Ar Condicionado, Refrigeração, Aquecimento e Ventilação do Mercosul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">12th Brazilian Congress of Thermal Sciences and Engineering (ENCIT2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355067v1</w:t>
+                <w:t xml:space="preserve">hal-00355171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Natural Single-Sided Ventilation Models for Building Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Mould Growth Risk in Conditioned Office Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.H. da Costa Oliveira</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Brazilian Congress of Thermal Sciences and Engineering (ENCIT2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Mercofrio 2008 - Congresso de Ar Condicionado, Refrigeração, Aquecimento e Ventilação do Mercosul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355171v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvas Características para Simulação de Condicionadores de Ar de Pequeno Porte</w:t>
               </w:r>
@@ -16943,230 +16943,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion Particulaire d'une ambiance ventilée dans la présence d'um émetteur de chaleur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Gustiuc</w:t>
+                <w:t xml:space="preserve">Influencia da Transferência de Umidade entre o Envoltório e o Ar Interno no Conforto Térmico de uma Edificação Brasileira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R. Ormelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iolanda Colda</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québecois sur la thermique des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional (V Encontro Latino Americano) de Conforto no Ambiente Construído</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355177v1</w:t>
+                <w:t xml:space="preserve">hal-00355179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencia da Transferência de Umidade entre o Envoltório e o Ar Interno no Conforto Térmico de uma Edificação Brasileira</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.R. Ormelez</w:t>
+                <w:t xml:space="preserve">Dispersion Particulaire d'une ambiance ventilée dans la présence d'um émetteur de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Gustiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Colda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional (V Encontro Latino Americano) de Conforto no Ambiente Construído</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brazil</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québecois sur la thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355179v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of Solar Radiation in Thick and Multilayered Glazing</w:t>
               </w:r>
@@ -17241,450 +17241,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Determination of External Convective Heat Transfer Coefficients for Low-Rise Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Emmel</w:t>
+                <w:t xml:space="preserve">Experimental Study of Fine Particle Deposition in Rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.II. 469-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312426v1</w:t>
+                <w:t xml:space="preserve">hal-00312593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and Cooling Potential of Buried Pipes in South Brazil</w:t>
+                <w:t xml:space="preserve">Numerical Assessment of Wind-Driven Rain Catch Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th Brazilian Congress of Thermal Sciences and Engineering - ENCIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312328v1</w:t>
+                <w:t xml:space="preserve">hal-00312326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Fine Particle Deposition in Rooms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heating and Cooling Potential of Buried Pipes in South Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.II. 469-474</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th Brazilian Congress of Thermal Sciences and Engineering - ENCIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312593v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Assessment of Wind-Driven Rain Catch Ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Determination of External Convective Heat Transfer Coefficients for Low-Rise Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Emmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th Brazilian Congress of Thermal Sciences and Engineering - ENCIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312326v1</w:t>
+                <w:t xml:space="preserve">hal-00312426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Study of Contaminant Dispersion in a Ventilated Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Gustiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17830,90 +17830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Expérimentale de l'Influence d'un Emetteur de Chaleur sur le Transfert Particulaire en Ambiance Ventilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Gustiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17964,64 +17964,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air: the 10th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18040,325 +18040,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Experimentale du Phénomêne de Dépôt Particulaire à l'Intérieur des Bâtiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison Exercise for Calculating Heat and Moisture Transfers using TRNSYS and PowerDomus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Limam</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Deblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">4th working meeting in IEA annex 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312478v1</w:t>
+                <w:t xml:space="preserve">hal-00312321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison Exercise for Calculating Heat and Moisture Transfers using TRNSYS and PowerDomus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude Experimentale du Phénomêne de Dépôt Particulaire à l'Intérieur des Bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Gustiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th working meeting in IEA annex 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312321v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Method to evaluate the Particle Pollutant Homogeneity in a Ventilated Room based on Particle Distribution obtained with Three-Dimensional Lagrangian Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timea Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air: the 10th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18409,64 +18409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 7th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18504,64 +18504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of particle deposition in turbulent indoor flows with a 3d Lagrangian mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2002, 9th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18599,51 +18599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of particles on building textures : Experimental and numerical analysis of wall-particle interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Beghein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18763,64 +18763,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor particle pollution : effect of wall textures on particle deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROOMVENT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19206,90 +19206,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
@@ -19376,51 +19376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LaSIE - Université de La Rochelle. Caisse des dépôts, pp.91, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19438,51 +19438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Tiffonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19650,51 +19650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTÉRISATION PHYSICO-CHIMIQUE ET ÉTUDE DU TRANSPORT DES PARTICULES DANS LES LOCAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20031,51 +20031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Kiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Gadgil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobscheid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Finlayson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rojas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Staffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Casquero-Modrego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Loomans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Florian Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Babich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rios Mora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110825" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;florian Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0910-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Dear" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109677" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108397" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier Abadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2020.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Qin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grunewald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-020-0616-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.O. Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Traverse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106900" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.07.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.233" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-014-0165-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Walter Meissner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mauro Moura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.094" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Freire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJSLG1SD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olukayode Dewumi Akinyemi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/SpecialTopicsRevPorousMedia.v3.i4.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078567v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo M. de Camargo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQNJ5F17-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.04.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B21RMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2008.03.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TKCBT0S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina El Hamdani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q68G62H2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2008.08.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C04DSHPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emmel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouilly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dascalaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noureddine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carnec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alexander Nour Eddine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Taurines" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202452301003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833691v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04402572v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunewald" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662103v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Litaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benabed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332121v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peign&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012185" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;rafin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012181" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serafin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017207006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996561v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337996v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449559v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899117v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840871v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-F Picard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wall-Ribot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duforestel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899170v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Marta Almeida" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Manteigas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Lage" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023255v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard Charles-Florian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud B." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840885v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelli Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bachelet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Obukhova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calamote" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841608v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298738v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albert Roland Nicolle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Legendre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Del&#233;glise" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841139v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolarik" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841629v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841621v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841179v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841326v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841347v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841711v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841707v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841351v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052816v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;guy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844696v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaeker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017580v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Nir" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourreilles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Tiffonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017598v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Meissner" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Moura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052818v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512563v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545511v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512564v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545509v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe L. R. A." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420872v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Czelusniak" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420873v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421090v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421088v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Reginato" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. da Costa Oliveira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355067v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Barbosa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355171v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355068v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Moura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355168v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Ormelez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355177v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gustiuc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355179v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355180v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Strobel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312328v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H dos Santos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312593v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312326v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312327v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312475v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamdani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312374v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312478v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312321v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deblois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312375v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312325v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312324v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210843v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841416v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009964v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Tiffonnet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982377v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010527v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Kiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Gadgil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobscheid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Finlayson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rojas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Staffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Casquero-Modrego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Loomans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Florian Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Babich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rios Mora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110825" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Dear" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0910-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;florian Picard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108397" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier Abadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2020.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Qin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grunewald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-020-0616-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.O. Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Traverse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106900" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.07.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.233" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-014-0165-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Walter Meissner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mauro Moura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.094" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009531v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Freire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJSLG1SD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olukayode Dewumi Akinyemi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/SpecialTopicsRevPorousMedia.v3.i4.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078567v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo M. de Camargo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQNJ5F17-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.04.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B21RMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2008.03.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TKCBT0S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina El Hamdani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q68G62H2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2008.08.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C04DSHPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emmel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouilly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dascalaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noureddine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296646v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296643v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carnec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alexander Nour Eddine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Taurines" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202452301003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04402572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunewald" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662103v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Litaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benabed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332121v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peign&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012185" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;rafin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012181" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serafin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017207006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337996v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449559v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Marta Almeida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Manteigas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Lage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840871v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-F Picard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wall-Ribot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duforestel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023255v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard Charles-Florian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud B." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelli Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bachelet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Obukhova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calamote" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298738v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albert Roland Nicolle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Legendre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Del&#233;glise" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841139v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolarik" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841621v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841179v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841326v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841347v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841711v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841707v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841351v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052816v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;guy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844696v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaeker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017580v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Nir" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourreilles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Tiffonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017598v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Meissner" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Moura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052818v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512563v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545509v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545506v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe L. R. A." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512564v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420872v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Czelusniak" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421088v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Reginato" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. da Costa Oliveira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355171v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355067v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Barbosa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355068v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Moura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355168v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Ormelez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355179v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355177v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gustiuc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355180v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Strobel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312593v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312326v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312328v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H dos Santos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312426v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312327v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312475v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamdani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312374v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312321v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deblois" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312478v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312375v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312325v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312324v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210843v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841416v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009964v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Tiffonnet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982377v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010527v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>