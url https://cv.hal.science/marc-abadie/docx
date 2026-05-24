--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -387,399 +387,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remise en suspension des particules présentes dans les moquettes par l utilisation d un aspirateur</w:t>
+                <w:t xml:space="preserve">Manual de PowerDomus: Programa de Simulação Higrotérmica e Energética de Edificação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355183v1</w:t>
+                <w:t xml:space="preserve">hal-00545020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la discrétisation spatiale pour la simulation zonale d une ambiance intérieure ventilée</w:t>
+                <w:t xml:space="preserve">Étude expérimentale des facteurs responsables de la remise en suspension des poussières accumulées sur le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355184v1</w:t>
+                <w:t xml:space="preserve">hal-00355181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual de PowerDomus: Programa de Simulação Higrotérmica e Energética de Edificação</w:t>
+                <w:t xml:space="preserve">Remise en suspension des particules présentes dans les moquettes par l utilisation d un aspirateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545020v1</w:t>
+                <w:t xml:space="preserve">hal-00355183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des facteurs responsables de la remise en suspension des poussières accumulées sur le sol</w:t>
+                <w:t xml:space="preserve">Optimisation de la discrétisation spatiale pour la simulation zonale d une ambiance intérieure ventilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355181v1</w:t>
+                <w:t xml:space="preserve">hal-00355184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multizone du transport particulaire dans le bâtiment</w:t>
+                <w:t xml:space="preserve">Analyse numérique des facteurs influençant le dépôt particulaire en environnement intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355186v1</w:t>
+                <w:t xml:space="preserve">hal-00355188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse numérique des facteurs influençant le dépôt particulaire en environnement intérieur</w:t>
+                <w:t xml:space="preserve">Modélisation multizone du transport particulaire dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355188v1</w:t>
+                <w:t xml:space="preserve">hal-00355186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du dépôt particulaire dans les gaines de ventilation : prise en compte de la rugosité de surface</w:t>
               </w:r>
@@ -945,89 +945,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la pollution particulaire dans les enceintes ferroviaires souterraines</w:t>
+                <w:t xml:space="preserve">Modélisation CFD du transport de gaz traceur au sein d'un atrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355506v1</w:t>
+                <w:t xml:space="preserve">hal-00312080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la pollution particulaire dans les enceintes ferroviaires souterraines</w:t>
               </w:r>
@@ -1045,113 +1045,113 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312079v1</w:t>
+                <w:t xml:space="preserve">hal-00355506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation CFD du transport de gaz traceur au sein d'un atrium</w:t>
+                <w:t xml:space="preserve">Caractérisation de la pollution particulaire dans les enceintes ferroviaires souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312080v1</w:t>
+                <w:t xml:space="preserve">hal-00312079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Investigation of the Brownian Effect on Fine Particles Behaviour in Rooms</w:t>
               </w:r>
@@ -2775,395 +2775,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic thermal perception under whole-body cyclical conditions: Thermal overshoot and thermal habituation</w:t>
+                <w:t xml:space="preserve">Home quarantine: A numerical evaluation of SARS‐CoV‐2 spread in a single‐family house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Vellei</w:t>
+                <w:t xml:space="preserve">Charles‐florian Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard de Dear</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109677⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.13035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195067v1</w:t>
+                <w:t xml:space="preserve">hal-03673252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor intrusion in buildings: Development of semi-empirical models including lateral separation between the building and the pollution source</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic thermal perception under whole-body cyclical conditions: Thermal overshoot and thermal habituation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Vellei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Dear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12273-022-0910-3⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, pp.109677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722569v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home quarantine: A numerical evaluation of SARS‐CoV‐2 spread in a single‐family house</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+                <w:t xml:space="preserve">Vapor intrusion in buildings: Development of semi-empirical models including lateral separation between the building and the pollution source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sebastian Rios Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (5), </w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ina.13035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12273-022-0910-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673252v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of vapor intrusion from the ground into buildings in the presence of lateral sources of pollution</w:t>
               </w:r>
@@ -3273,533 +3273,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the removal efficiency and energy effectiveness of central air cleaners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a procedure for estimating the parameters of mechanistic VOC emission source models from chamber testing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Olivier Abadie</w:t>
+                <w:t xml:space="preserve">Zhenlei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
+                <w:t xml:space="preserve">Andreas Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+                <w:t xml:space="preserve">Menghao Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Parat</w:t>
+                <w:t xml:space="preserve">John Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.269-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbenv.2020.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12273-020-0616-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824881v1</w:t>
+                <w:t xml:space="preserve">hal-02505392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a procedure for estimating the parameters of mechanistic VOC emission source models from chamber testing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the removal efficiency and energy effectiveness of central air cleaners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenlei Liu</w:t>
+                <w:t xml:space="preserve">Marc Olivier Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Nicolai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menghao Qin</w:t>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Grunewald</w:t>
+                <w:t xml:space="preserve">Sylvie Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.269-282. </w:t>
+              <w:t xml:space="preserve">Energy and Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-020-0616-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbenv.2020.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505392v1</w:t>
+                <w:t xml:space="preserve">hal-03824881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for the in situ characterisation of soil vapor contaminants and their impact on the indoor air quality of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Cony Renaud-Salis</w:t>
+                <w:t xml:space="preserve">Thierno M.O. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Sylvie Traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14733315.2019.1615218⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.106900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.106900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148406v1</w:t>
+                <w:t xml:space="preserve">hal-02556438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the in situ characterisation of soil vapor contaminants and their impact on the indoor air quality of buildings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Traverse</w:t>
+                <w:t xml:space="preserve">Louis Cony Renaud-Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Chastanet</w:t>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 177, pp.106900. </w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), p. 189-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.106900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14733315.2019.1615218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556438v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposed Metrics For IAQ in Low-Energy Residential Buildings</w:t>
               </w:r>
@@ -3887,449 +3887,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
+                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Remi Perrin</w:t>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.315 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840841v1</w:t>
+                <w:t xml:space="preserve">hal-01839045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lapisa</w:t>
+                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bozonnet</w:t>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01839977v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 173, pp.315 - 325. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.83 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.05.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839045v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the definition of indicators for assessment of indoor air quality and energy performance in low-energy residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Wargocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,51 +4649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance curves of room air conditioners for building energy simulation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Walter Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivier Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Mauro Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4895,77 +4895,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool roof and ventilation efficiency as passive cooling strategies for commercial low-rise buildings - ground thermal inertia impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5103,51 +5103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the prediction of zonal modeling for forced convection airflows in rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivier Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo M. de Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,251 +5437,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of combining a relative-humidity-sensitive ventilation system with the moisture-buffering capacity of materials on indoor climate and energy efficiency of buildings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sasis Kalagasidis</w:t>
+                <w:t xml:space="preserve">Moisture performance of building materials: From material characterization to building simulation using the Moisture Buffer Value concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivier Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (2), pp.388-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2008.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395970v1</w:t>
+                <w:t xml:space="preserve">hal-04078572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture performance of building materials: From material characterization to building simulation using the Moisture Buffer Value concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+                <w:t xml:space="preserve">The effect of combining a relative-humidity-sensitive ventilation system with the moisture-buffering capacity of materials on indoor climate and energy efficiency of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalamees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sasis Kalagasidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Buildings and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.515-524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04078572v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of fine particles on building internal surfaces</w:t>
               </w:r>
@@ -5893,247 +5893,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New external convective heat transfer coefficient correlations for isolated low-rise buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical evaluation of the particle pollutant homogeneity and mixing time in a ventilated room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (3), pp.335-342</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.3848-3854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312197v1</w:t>
+                <w:t xml:space="preserve">hal-00312135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of the particle pollutant homogeneity and mixing time in a ventilated room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New external convective heat transfer coefficient correlations for isolated low-rise buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Emmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Limam</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.3848-3854</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (3), pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312135v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Response-factor and Finite-volume based Methods for predicting Heat and Moisture Transfer through Porous Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (1), pp.7-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6197,51 +6197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7082,1128 +7082,1128 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-Based Approach Simulation to Compare IAQ and Energy Performance of Two Types of Ventilation Systems Inside Individual Houses and Multifamily Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohreh Kiani</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of Energy Retrofits Impacts on Indoor Thermal and Air Quality of Single-Family Houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Florian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Noureddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEQ 2025 ASHRAE-AIVC joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296650v1</w:t>
+                <w:t xml:space="preserve">hal-05296643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of Indoor Air Quality in a Real Home using Low-Cost Sensors</w:t>
+                <w:t xml:space="preserve">Opening Pandora's box in Workshop &amp;quot;IEA EBC Annex 86: a Rating Ecology for IAQ Management in Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEQ 2025 ASHRAE-AIVC joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296646v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening Pandora's box in Workshop &amp;quot;IEA EBC Annex 86: a Rating Ecology for IAQ Management in Residential Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance-Based Approach Simulation to Compare IAQ and Energy Performance of Two Types of Ventilation Systems Inside Individual Houses and Multifamily Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEQ 2025 ASHRAE-AIVC joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296653v1</w:t>
+                <w:t xml:space="preserve">hal-05296650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Energy Retrofits Impacts on Indoor Thermal and Air Quality of Single-Family Houses</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of Indoor Air Quality in a Real Home using Low-Cost Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEQ 2025 ASHRAE-AIVC joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296643v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Experimental Cell to Study the Thermo-aeraulic Behaviour of an Electrical Cabinet Room</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Houvin</w:t>
+                <w:t xml:space="preserve">Evaluating the IAQ and energy performance of ventilation systems in multifamily buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alexander Nour Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd AiCARR International Conference “From NZEB to ZEB: The Buildings of the Next Decades for a Healthy and Sustainable Future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Milan (Italie), Italy. pp.01003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202452301003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592555v1</w:t>
+                <w:t xml:space="preserve">hal-04582547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better 0D-1D modelling approach for more accurate prediction of Indoor Air Quality (IAQ) in Buildings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Experimental Evidence Reveals Significant Divergence Between Real and Modeled Mold Growth on plasterboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Ajib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642771v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence Reveals Significant Divergence Between Real and Modeled Mold Growth on plasterboard</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
+                <w:t xml:space="preserve">Development of an Experimental Cell to Study the Thermo-aeraulic Behaviour of an Electrical Cabinet Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">ROOMVENT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642804v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of indoor air quality in a real home using low-cost sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better 0D-1D modelling approach for more accurate prediction of Indoor Air Quality (IAQ) in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duforestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th AIVC Conference - Retrofitting the Building Stock: Challenges and Opportunities for Indoor Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dublin (IR), Ireland</w:t>
+              <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833691v1</w:t>
+                <w:t xml:space="preserve">hal-04642771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the VOCs removal effectiveness of air purifiers in realistic rooms: bridging the gap with the measured efficiency of standardized methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive analysis of indoor air quality in a real home using low-cost sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">44th AIVC Conference - Retrofitting the Building Stock: Challenges and Opportunities for Indoor Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642820v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the IAQ and energy performance of ventilation systems in multifamily buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+                <w:t xml:space="preserve">Assessing the VOCs removal effectiveness of air purifiers in realistic rooms: bridging the gap with the measured efficiency of standardized methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles‐florian Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd AiCARR International Conference “From NZEB to ZEB: The Buildings of the Next Decades for a Healthy and Sustainable Future”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202452301003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04582547v1</w:t>
+                <w:t xml:space="preserve">hal-04642820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the IAQ and energy performance of two types of ventilation systems in multifamily buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alexander Nour Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8375,271 +8375,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the full cycle of air-born spores in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe Conference 2023</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184892v1</w:t>
+                <w:t xml:space="preserve">hal-04402572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the full cycle of air-born spores in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings Europe Conference</w:t>
+              <w:t xml:space="preserve">Healthy Buildings Europe Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402572v1</w:t>
+                <w:t xml:space="preserve">hal-04184892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures du champ de température par fibres optiques au sein d'un local expérimental industriel dédié à l'étude des phénomènes thermo-aérauliques</w:t>
               </w:r>
@@ -8879,497 +8879,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient IAQ Management in residential buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMART-RENO-IEQ: Exploring the Capabilities of Low-Cost Sensors to Evaluate PM2.5 Exposure in Single-Family Houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Florian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laverge</w:t>
+                <w:t xml:space="preserve">Jordan Litaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jones</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Adrien Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662088v1</w:t>
+                <w:t xml:space="preserve">hal-03662107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA EBC Annex 68: Ambitions and Achievements in Hindsight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Efficient IAQ Management in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662096v1</w:t>
+                <w:t xml:space="preserve">hal-03662088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PM2.5 Index Adapted to Short-Term Measurements to Provide Real Time Information to Residential Building Occupants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+                <w:t xml:space="preserve">IEA EBC Annex 68: Ambitions and Achievements in Hindsight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662103v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART-RENO-IEQ: Exploring the Capabilities of Low-Cost Sensors to Evaluate PM2.5 Exposure in Single-Family Houses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a PM2.5 Index Adapted to Short-Term Measurements to Provide Real Time Information to Residential Building Occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Dhalluin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Mikael Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Approaches Conference, 9th TightVent and 7th venticool conference (ASHRAE-AIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662107v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of polydisperse particle deposition in s small-scale chamber</w:t>
               </w:r>
@@ -9913,77 +9913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home quarantine: a numerical evaluation of aerosol-like virus spread in a single-family house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Florian Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10142,103 +10142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMART-RENO-IEQ: Evaluation of energy retrofits impacts on indoor thermal and air quality of single-family houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivier Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles‐florian Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual conference, South Korea</w:t>
@@ -10261,1011 +10261,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical use of the Annex68 IAQ Dashboard</w:t>
+                <w:t xml:space="preserve">EVALSDS : Evaluation de la Performance des Systèmes de Dépressurisation du Sol à Fonctionnement Naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th AIVC – 8th TightVent – 6th Venticool Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">4ème journée de restitution CORTEA sur les émissions de polluants dans l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337996v1</w:t>
+                <w:t xml:space="preserve">hal-02449643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALSDS : Evaluation de la Performance des Systèmes de Dépressurisation du Sol à Fonctionnement Naturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the need of detailed modelling for the assessment of indoor air quality in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouamane Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres nationales de la Recherche sur les Sites et Sols pollués</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th REHVA World Congress CLIMA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bucarest, Romania. pp.04043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/201911104043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449559v1</w:t>
+                <w:t xml:space="preserve">hal-02148420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the need of detailed modelling for the assessment of indoor air quality in residential buildings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical use of the Annex68 IAQ Dashboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th REHVA World Congress CLIMA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th AIVC – 8th TightVent – 6th Venticool Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/201911104043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148420v1</w:t>
+                <w:t xml:space="preserve">hal-02337996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALSDS : Evaluation de la Performance des Systèmes de Dépressurisation du Sol à Fonctionnement Naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée de restitution CORTEA sur les émissions de polluants dans l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">4e Rencontres nationales de la Recherche sur les Sites et Sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449643v1</w:t>
+                <w:t xml:space="preserve">hal-02449559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality measurements in 35 schools of South-Western Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIVC - 7th TightVent &amp; 5th venticool Conference Smart ventilation for buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">7th International Building Physics Conference, IBPC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899170v1</w:t>
+                <w:t xml:space="preserve">hal-01899105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Natural Soil Depressurization System Sizing Tool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Procedure for Estimating the Parameters of Mechanistic Emission Source Models from Chamber Testing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jensen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">7th International Building Physics Conference, IBPC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840876v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Numerical Methodology to Assess Indoor Air Quality in Residential Buildings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Natural Soil Depressurization System Sizing Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840874v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can modeling tools be a reliable source of information on IAQ with only a limited set of data on the studied case?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C-F Picard</w:t>
+                <w:t xml:space="preserve">Development of a Numerical Methodology to Assess Indoor Air Quality in Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840871v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Procedure for Estimating the Parameters of Mechanistic Emission Source Models from Chamber Testing Data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can modeling tools be a reliable source of information on IAQ with only a limited set of data on the studied case?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-F Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wall-Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duforestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Building Physics Conference, IBPC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899117v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indoor air quality measurements in 35 schools of South-Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marta Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Manteigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Building Physics Conference, IBPC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">39th AIVC - 7th TightVent &amp; 5th venticool Conference Smart ventilation for buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899105v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphine Based Gold Catalysts for the Asymmetric Hydroamination of Alkenes: Effects of Silver, Anion and Solven</w:t>
               </w:r>
@@ -11428,51 +11428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
@@ -11495,2038 +11495,1995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of particle transport in indoor environments: 25 years of research at ULR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th AIVC – 6th TightVent – 4th Venticool Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">ADVANCES IN BUILDING PHYSICS RESEARCH - Conference in the honor of Francis Allard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840880v1</w:t>
+                <w:t xml:space="preserve">hal-01841600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the metrics to assess the indoor air quality in low-energy residential buildings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carsten Rode</w:t>
+                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th AIVC – 6th TightVent – 4th Venticool Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840881v1</w:t>
+                <w:t xml:space="preserve">hal-01719545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design and testing of Airtightness Modifier dedicated to the TIPEE IEQ House</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelli Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Obukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Calamote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th AIVC Conference "Ventilating healthy low-energy buildings"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+                <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">38th AIVC – 6th TightVent – 4th Venticool Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841377v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EVAL-SDS - Evaluation de la performance des Systèmes de Dépressurisation du Sol</w:t>
+                <w:t xml:space="preserve">Defining the metrics to assess the indoor air quality in low-energy residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sites et Sols Pollués : Quelles innovations pour les outils et méthodes de diagnostic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">38th AIVC – 6th TightVent – 4th Venticool Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841608v1</w:t>
+                <w:t xml:space="preserve">hal-01840881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the metrics to assess the IAQ in low-energy residential buildings: results from IEA EBC Annex 68 Subtask 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIVC 2017 Workshop on IAQ metrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841613v1</w:t>
+                <w:t xml:space="preserve">hal-01841377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of particle transport in indoor environments: 25 years of research at ULR</w:t>
+                <w:t xml:space="preserve">Projet EVAL-SDS - Evaluation de la performance des Systèmes de Dépressurisation du Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES IN BUILDING PHYSICS RESEARCH - Conference in the honor of Francis Allard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque Sites et Sols Pollués : Quelles innovations pour les outils et méthodes de diagnostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841600v1</w:t>
+                <w:t xml:space="preserve">hal-01841608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+                <w:t xml:space="preserve">Defining the metrics to assess the IAQ in low-energy residential buildings: results from IEA EBC Annex 68 Subtask 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
+              <w:t xml:space="preserve">AIVC 2017 Workshop on IAQ metrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719545v1</w:t>
+                <w:t xml:space="preserve">hal-01841613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prioritization of formaldehyde sources in Schools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Legendre</w:t>
+                <w:t xml:space="preserve">Evaluating the IAQ of Low-Energy Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Songdo, South Korea</w:t>
+              <w:t xml:space="preserve">ASHRAE and AIVC IAQ 2016—Defining Indoor Air Quality: Policy, Standards and Best Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Alexandria, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298738v1</w:t>
+                <w:t xml:space="preserve">hal-01841617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.O. Abadie</w:t>
+                <w:t xml:space="preserve">Characterization and prioritization of formaldehyde sources in Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sérafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Albert Roland Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
+              <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Songdo, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841116v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality improvement and energy cost of central ventilation air cleaning systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841313v1</w:t>
+                <w:t xml:space="preserve">hal-01841116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Air 2016 - Workshop ---- IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor air quality improvement and energy cost of central ventilation air cleaning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841629v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des enveloppes de bâtiments commerciaux – cartographie des stratégies de conception passive en France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Indoor Air 2016 - Workshop ---- IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987778v1</w:t>
+                <w:t xml:space="preserve">hal-01841629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA Project on Indoor Air Quality Design and Control in Low Energy Residential Buildings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des enveloppes de bâtiments commerciaux – cartographie des stratégies de conception passive en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remon Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th REHVA World Congress (CLIMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841139v1</w:t>
+                <w:t xml:space="preserve">hal-01987778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in zonal modeling for room air distribution: dos and don’t</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IEA Project on Indoor Air Quality Design and Control in Low Energy Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kolarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHAMPS 2016 Workshop, the 13th International Forum and Workshop on Combined Heat, Air, Moisture and Pollutant Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">12th REHVA World Congress (CLIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841621v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal ventilation and filtration strategies for indoor air quality in metro carriages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art in zonal modeling for room air distribution: dos and don’t</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">CHAMPS 2016 Workshop, the 13th International Forum and Workshop on Combined Heat, Air, Moisture and Pollutant Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841323v1</w:t>
+                <w:t xml:space="preserve">hal-01841621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An International Project on Indoor Air Quality Design and Control in Low-Energy Residential Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carsten Rode</w:t>
+                <w:t xml:space="preserve">Optimal ventilation and filtration strategies for indoor air quality in metro carriages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASHRAE and AIVC IAQ 2016—Defining Indoor Air Quality: Policy, Standards and Best Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Alexandria, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841179v1</w:t>
+                <w:t xml:space="preserve">hal-01841323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA EBC Annex 68 - Indoor Air Quality Design and Control in Low Energy Residential Buildings - Setting the Metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An International Project on Indoor Air Quality Design and Control in Low-Energy Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kolarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">ASHRAE and AIVC IAQ 2016—Defining Indoor Air Quality: Policy, Standards and Best Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Alexandria, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841326v1</w:t>
+                <w:t xml:space="preserve">hal-01841179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the IAQ of Low-Energy Residential Buildings</w:t>
+                <w:t xml:space="preserve">IEA EBC Annex 68 - Indoor Air Quality Design and Control in Low Energy Residential Buildings - Setting the Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASHRAE and AIVC IAQ 2016—Defining Indoor Air Quality: Policy, Standards and Best Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Alexandria, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate, Indoor Air 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841617v1</w:t>
+                <w:t xml:space="preserve">hal-01841326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the efficiency and energy consumption of various central ventilation air cleaning systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th AIVC - 5rd TightVent – 3rd Venticool Conference</w:t>
+              <w:t xml:space="preserve">36th AIVC – 5th TightVent – 3rd Venticool Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841347v1</w:t>
+                <w:t xml:space="preserve">hal-01841351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEA EBC Annex 68 Workshop – Subtask 1: Defining the metrics</w:t>
               </w:r>
@@ -13575,791 +13532,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow and IAQ in Rooms using ZONAL modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the efficiency and energy consumption of various central ventilation air cleaning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHAMPS 2015 Workshop, the 12th International Forum and Workshop on Combined Heat, Air, Moisture and Pollutant Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">36th AIVC - 5rd TightVent – 3rd Venticool Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841711v1</w:t>
+                <w:t xml:space="preserve">hal-01841347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airflow and IAQ in Rooms using ZONAL modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.827-834</w:t>
+              <w:t xml:space="preserve">CHAMPS 2015 Workshop, the 12th International Forum and Workshop on Combined Heat, Air, Moisture and Pollutant Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841385v1</w:t>
+                <w:t xml:space="preserve">hal-01841711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA EBC Annex 68 Workshop – Subtask 2: Pollutant Loads in Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th AIVC - 5rd TightVent – 3rd Venticool</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.827-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841707v1</w:t>
+                <w:t xml:space="preserve">hal-01841385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEA EBC Annex 68 – Subtask 1: Defining the metrics</w:t>
+                <w:t xml:space="preserve">IEA EBC Annex 68 Workshop – Subtask 2: Pollutant Loads in Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Wargocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th AIVC – 5th TightVent – 3rd Venticool Conference</w:t>
+              <w:t xml:space="preserve">36th AIVC - 5rd TightVent – 3rd Venticool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841351v1</w:t>
+                <w:t xml:space="preserve">hal-01841707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017572v1</w:t>
+                <w:t xml:space="preserve">hal-01017584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization and Modeling of a functional wall covering removing formaldehyde from the indoor air</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remon Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Hong-Kong, France</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052816v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Petitprez</w:t>
+                <w:t xml:space="preserve">Experimental Characterization and Modeling of a functional wall covering removing formaldehyde from the indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leclerc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Hong-Kong, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017584v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14384,90 +14384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14617,51 +14617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air quality in metro systems: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14755,64 +14755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled models to evaluate the interest of using air cleaners to reconcile indoor air quality and energy efficiency in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tourreilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duforestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14988,103 +14988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design impacts of cool roof coating, ventilation and thermal inertia on commercial low-rise building energy demand and summer comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15109,64 +15109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ground thermal inertia on the energy balance of commercial low-rise buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15230,90 +15230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Curves or Air Conditioners for Building Energy Efficiency Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.C. Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15522,325 +15522,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new set of TRNSYS Types designed to model indoor airflow and air quality using the zonal approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Assessment of Natural Ventilation to Provide Comfortable and Healthy Indoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Syracuse, United States. pp.01-08</w:t>
+              <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Brazil. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512563v1</w:t>
+                <w:t xml:space="preserve">hal-00545509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Assessment of Natural Ventilation to Provide Comfortable and Healthy Indoor Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.Z. Freire</w:t>
+                <w:t xml:space="preserve">A Numerical Analysis of an Experimental Set-up for Evaluating Moisture Buffer Effects of Porous Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abe L. R. A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Brazil. pp.000-008</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Uberlandia, Brazil. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545509v1</w:t>
+                <w:t xml:space="preserve">hal-00545506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Analysis of an Experimental Set-up for Evaluating Moisture Buffer Effects of Porous Material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new set of TRNSYS Types designed to model indoor airflow and air quality using the zonal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Uberlandia, Brazil. pp.000-008</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Syracuse, United States. pp.01-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545506v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Building-Integrated Photovoltaic Systems</w:t>
               </w:r>
@@ -15852,51 +15852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Brazilian Congress of Thermal Sciences and Engineering (ENCIT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Brazil. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15997,541 +15997,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Zonal Method for the Case of Isothermal Airflow in a Rectangular Cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K.C. Mendonça</w:t>
+                <w:t xml:space="preserve">Software para simulação de transferência e absorção de calor através de superfícies vítreas considerando múltiplas reflexões</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mazuroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">ENCAC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420872v1</w:t>
+                <w:t xml:space="preserve">hal-00421088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Two Different Approaches to Solve the Heat Transfer Through Single- and Double-Glazing Systems in Whole Building Energy Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the Temperature Profile of Indoor Buildings by using Orthonormal Basis Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Reginato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. da Costa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brazil. pp.1</w:t>
+              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421090v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Natural Ventilation Models in the Hygrothermal and Energy Simulation Program PowerDomus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.Z. Freire</w:t>
+                <w:t xml:space="preserve">Validation of the Zonal Method for the Case of Isothermal Airflow in a Rectangular Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Czelusniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference 2009</w:t>
+              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420873v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software para simulação de transferência e absorção de calor através de superfícies vítreas considerando múltiplas reflexões</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Mazuroski</w:t>
+                <w:t xml:space="preserve">Integration of Natural Ventilation Models in the Hygrothermal and Energy Simulation Program PowerDomus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brazil. pp.1</w:t>
+              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421088v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Temperature Profile of Indoor Buildings by using Orthonormal Basis Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Two Different Approaches to Solve the Heat Transfer Through Single- and Double-Glazing Systems in Whole Building Energy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mazuroski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Building Performance Simulation Association Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">COBEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421086v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Natural Single-Sided Ventilation Models for Building Simulation</w:t>
               </w:r>
@@ -16543,64 +16543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. da Costa Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Brazilian Congress of Thermal Sciences and Engineering (ENCIT2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16785,51 +16785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.C. Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mercofrio 2008 - Congresso de Ar Condicionado, Refrigeração, Aquecimento e Ventilação do Mercosul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16880,51 +16880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.R. Ormelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Brazilian Congress of Thermal Sciences and Engineering (ENCIT2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16943,748 +16943,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencia da Transferência de Umidade entre o Envoltório e o Ar Interno no Conforto Térmico de uma Edificação Brasileira</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.R. Ormelez</w:t>
+                <w:t xml:space="preserve">Absorption of Solar Radiation in Thick and Multilayered Glazing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional (V Encontro Latino Americano) de Conforto no Ambiente Construído</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brazil</w:t>
+              <w:t xml:space="preserve">Xth International Building Performance Simulation Association Conference and Exhibition (BS2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355179v1</w:t>
+                <w:t xml:space="preserve">hal-00355180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion Particulaire d'une ambiance ventilée dans la présence d'um émetteur de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Gustiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iolanda Colda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québecois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of Solar Radiation in Thick and Multilayered Glazing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.S. Strobel</w:t>
+                <w:t xml:space="preserve">Influencia da Transferência de Umidade entre o Envoltório e o Ar Interno no Conforto Térmico de uma Edificação Brasileira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R. Ormelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Building Performance Simulation Association Conference and Exhibition (BS2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Pékin, China</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional (V Encontro Latino Americano) de Conforto no Ambiente Construído</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355180v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Fine Particle Deposition in Rooms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timea Denes</w:t>
+                <w:t xml:space="preserve">Numerical Determination of External Convective Heat Transfer Coefficients for Low-Rise Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Emmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.II. 469-474</w:t>
+              <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312593v1</w:t>
+                <w:t xml:space="preserve">hal-00312426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Assessment of Wind-Driven Rain Catch Ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Fine Particle Deposition in Rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th Brazilian Congress of Thermal Sciences and Engineering - ENCIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.II. 469-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312326v1</w:t>
+                <w:t xml:space="preserve">hal-00312593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and Cooling Potential of Buried Pipes in South Brazil</w:t>
+                <w:t xml:space="preserve">Numerical Assessment of Wind-Driven Rain Catch Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th Brazilian Congress of Thermal Sciences and Engineering - ENCIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312328v1</w:t>
+                <w:t xml:space="preserve">hal-00312326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Determination of External Convective Heat Transfer Coefficients for Low-Rise Buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heating and Cooling Potential of Buried Pipes in South Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th Brazilian Congress of Thermal Sciences and Engineering - ENCIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312426v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Study of Contaminant Dispersion in a Ventilated Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Gustiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17761,51 +17761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Vapor Diffusion Thickness (sd) of 0.15m appropriated for Common Exercise 3?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th working meeting in IEA annex 41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17824,580 +17824,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale de l'Influence d'un Emetteur de Chaleur sur le Transfert Particulaire en Ambiance Ventilée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new Method to evaluate the Particle Pollutant Homogeneity in a Ventilated Room based on Particle Distribution obtained with Three-Dimensional Lagrangian Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Indoor Air: the 10th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312475v1</w:t>
+                <w:t xml:space="preserve">hal-00312322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Particle Deposition Velocity in a Ventilated Room using Lagrangian Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bouilly</w:t>
+                <w:t xml:space="preserve">Etude Expérimentale de l'Influence d'un Emetteur de Chaleur sur le Transfert Particulaire en Ambiance Ventilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Gustiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air: the 10th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312374v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison Exercise for Calculating Heat and Moisture Transfers using TRNSYS and PowerDomus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Particle Deposition Velocity in a Ventilated Room using Lagrangian Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Mendes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th working meeting in IEA annex 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Indoor Air: the 10th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312321v1</w:t>
+                <w:t xml:space="preserve">hal-00312374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Experimentale du Phénomêne de Dépôt Particulaire à l'Intérieur des Bâtiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison Exercise for Calculating Heat and Moisture Transfers using TRNSYS and PowerDomus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Limam</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Deblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">4th working meeting in IEA annex 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312478v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Method to evaluate the Particle Pollutant Homogeneity in a Ventilated Room based on Particle Distribution obtained with Three-Dimensional Lagrangian Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude Experimentale du Phénomêne de Dépôt Particulaire à l'Intérieur des Bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Bouilly</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Gustiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air: the 10th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">12èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312322v1</w:t>
+                <w:t xml:space="preserve">hal-00312478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ventilation Strategies on Particle Deposition in a Test Chamber</w:t>
               </w:r>
@@ -18675,191 +18675,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de la pollution particulaire : rôle des parois, rôle de la ventilation</w:t>
+                <w:t xml:space="preserve">Indoor particle pollution : effect of wall textures on particle deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des associations du Génie Civil et Urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312320v1</w:t>
+                <w:t xml:space="preserve">hal-00312324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor particle pollution : effect of wall textures on particle deposition</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude de la pollution particulaire : rôle des parois, rôle de la ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Forum des associations du Génie Civil et Urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312324v1</w:t>
+                <w:t xml:space="preserve">hal-00312320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18984,77 +18984,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles utilisations de la simulation - Bâtiment industriel et tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eyrolles, pp.415-424, 2016, 978-2-212-14275-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19376,51 +19376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LaSIE - Université de La Rochelle. Caisse des dépôts, pp.91, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19571,51 +19571,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual de PowerDomus: Programa de Simulação Higrotérmica e Energética de Edificação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] pucpr. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19637,51 +19637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTÉRISATION PHYSICO-CHIMIQUE ET ÉTUDE DU TRANSPORT DES PARTICULES DANS LES LOCAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20031,51 +20031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Kiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Gadgil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobscheid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Finlayson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rojas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Staffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Casquero-Modrego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Loomans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Florian Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Babich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rios Mora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110825" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Dear" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109677" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0910-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;florian Picard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108397" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier Abadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2020.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Qin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grunewald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-020-0616-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.O. Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Traverse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106900" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.07.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.233" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-014-0165-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Walter Meissner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mauro Moura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.094" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009531v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Freire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJSLG1SD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olukayode Dewumi Akinyemi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/SpecialTopicsRevPorousMedia.v3.i4.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078567v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo M. de Camargo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQNJ5F17-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.04.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B21RMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2008.03.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TKCBT0S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina El Hamdani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q68G62H2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2008.08.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C04DSHPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emmel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouilly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dascalaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noureddine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296646v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296643v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carnec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alexander Nour Eddine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Taurines" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202452301003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04402572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunewald" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662103v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Litaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benabed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332121v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peign&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012185" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;rafin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012181" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serafin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017207006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337996v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449559v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Marta Almeida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Manteigas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Lage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840871v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-F Picard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wall-Ribot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duforestel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023255v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard Charles-Florian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud B." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelli Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bachelet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Obukhova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calamote" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298738v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albert Roland Nicolle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Legendre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Del&#233;glise" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841139v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolarik" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841621v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841179v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841326v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841347v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841711v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841707v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841351v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052816v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;guy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844696v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaeker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017580v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Nir" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourreilles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Tiffonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017598v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Meissner" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Moura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052818v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512563v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545509v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545506v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe L. R. A." TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512564v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420872v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Czelusniak" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421088v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Reginato" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. da Costa Oliveira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355171v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355067v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Barbosa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355068v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Moura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355168v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Ormelez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355179v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355177v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gustiuc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355180v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Strobel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312593v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312326v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312328v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H dos Santos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312426v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312327v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312475v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamdani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312374v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312321v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deblois" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312478v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312375v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312325v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312324v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210843v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841416v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009964v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Tiffonnet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982377v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010527v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Kiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Denes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Gadgil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobscheid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Finlayson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rojas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Staffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Casquero-Modrego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Loomans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Florian Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Babich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rios Mora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110825" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;florian Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Vellei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Dear" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109677" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0910-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108397" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nicolai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Qin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grunewald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-020-0616-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier Abadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2020.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.O. Diallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Traverse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106900" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.07.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.233" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-014-0165-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Walter Meissner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mauro Moura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.094" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009531v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Freire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJSLG1SD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olukayode Dewumi Akinyemi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/SpecialTopicsRevPorousMedia.v3.i4.40" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078567v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo M. de Camargo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQNJ5F17-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.04.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B21RMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2008.03.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TKCBT0S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina El Hamdani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q68G62H2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2008.08.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C04DSHPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312197v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouilly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dascalaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noureddine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582547v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alexander Nour Eddine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Taurines" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202452301003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carnec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duforestel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833691v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04402572v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Litaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhalluin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662088v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jones" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunewald" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brunet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benabed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boulbair" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332121v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peign&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012185" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;rafin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012181" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serafin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017207006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337996v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449559v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899117v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840871v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-F Picard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wall-Ribot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duforestel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899170v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Marta Almeida" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Manteigas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Lage" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023255v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard Charles-Florian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud B." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841600v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840885v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelli Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bachelet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Obukhova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calamote" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840881v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841613v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841617v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Albert Roland Nicolle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Legendre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841313v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Del&#233;glise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841629v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841139v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kolarik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841621v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841326v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841711v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841707v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052816v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;guy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844696v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaeker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017580v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Nir" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourreilles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Tiffonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017598v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Meissner" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Moura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052818v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia C. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545506v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abe L. R. A." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512563v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512564v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421088v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Reginato" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. da Costa Oliveira" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420872v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Czelusniak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420873v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421090v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355171v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355067v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Barbosa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355068v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Moura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355168v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Ormelez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355180v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Strobel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355177v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gustiuc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355179v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312593v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312326v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H dos Santos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312327v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312322v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312475v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamdani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312374v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312321v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deblois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312478v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312375v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312325v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312324v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312320v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210843v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841416v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009964v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Tiffonnet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982377v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010527v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>