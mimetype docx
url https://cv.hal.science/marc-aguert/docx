--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -222,317 +222,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not early, not late, but developing: Children's “good-enough” understanding of metaphors</w:t>
+                <w:t xml:space="preserve">Validation discriminante, sensibilité et spécificité de la LAZ50 dans l'anomie invisible post-AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ferrara</w:t>
+                <w:t xml:space="preserve">Claire Sainson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Development Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aphasie und verwandte Gebiete (Internet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.22-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063035v1</w:t>
+                <w:t xml:space="preserve">hal-05223525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation discriminante, sensibilité et spécificité de la LAZ50 dans l'anomie invisible post-AVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Sainson</w:t>
+                <w:t xml:space="preserve">When children’s language comprehension is good-enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aphasie und verwandte Gebiete (Internet)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [published online], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41809-025-00183-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223525v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When children’s language comprehension is good-enough</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Not early, not late, but developing: Children's “good-enough” understanding of metaphors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, [published online], </w:t>
+              <w:t xml:space="preserve">Language Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special issue: Development of metaphor comprehension, 5 (2), pp.67-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41809-025-00183-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34842/ldr2025-806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237921v1</w:t>
+                <w:t xml:space="preserve">hal-05063035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Université en perte de sens ? Adaptations et résistances du personnel face aux mutations institutionnelles. Observatoire des Conditions de Travail à l’université de Caen Normandie</w:t>
               </w:r>
@@ -646,265 +646,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05047438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir ou détecter des pathologies ? Utilisation et interprétation des scores seuils à la lumière du débat dimensions/catégories</w:t>
+                <w:t xml:space="preserve">Documenter les conditions de travail à l’université : un observatoire scientifique et militant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Capel</w:t>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mortier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Violences académiques ordinaires, 1 (113), pp.131-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2022.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.113.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872375v1</w:t>
+                <w:t xml:space="preserve">halshs-04157841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les conditions de travail à l’université : un observatoire scientifique et militant</w:t>
+                <w:t xml:space="preserve">Définir ou détecter des pathologies ? Utilisation et interprétation des scores seuils à la lumière du débat dimensions/catégories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Allègre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Seiller</w:t>
+                <w:t xml:space="preserve">Aurélie Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Uhel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Violences académiques ordinaires, 1 (113), pp.131-140. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.113.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2022.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04157841v1</w:t>
+                <w:t xml:space="preserve">hal-03872375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How children tell a (prosocial) lie from an (ironic) joke: The role of shared knowledge</w:t>
               </w:r>
@@ -1046,51 +1046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndromes d'Ehlers-Danlos et dysphagie : suspicion de troubles phagiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sainson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hautbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1115,51 +1115,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Cavelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 130, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1314,51 +1314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les scores z pour bien les utiliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 274, pp.61-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1494,248 +1494,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des caractéristiques prosodiques du langage adressé aux enfants entre 6 et 10 mois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Producing Irony in Adolescence: A Comparison Between Face-to-Face and Computer-Mediated Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.542.0087⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.199-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/plc-2016-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313640v1</w:t>
+                <w:t xml:space="preserve">hal-02370835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing Irony in Adolescence: A Comparison Between Face-to-Face and Computer-Mediated Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des caractéristiques prosodiques du langage adressé aux enfants entre 6 et 10 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (3), pp.199-218. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (542), pp.87-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/plc-2016-0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.542.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370835v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension des hyperboles ironiques à 10 ans : le rôle de la prosodie et du lexique</w:t>
               </w:r>
@@ -1812,51 +1812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication disorders and executive function impairment after severe traumatic brain injury: An exploratory study using the GALI (a grid for linguistic analysis of free conversational interchange)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sainson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,287 +2403,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodie émotionnelle et compréhension des actes de langage expressifs chez des enfants et adolescents avec un Trouble du Spectre Autistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La communication expressive dans les forums de discussion : émotions et attitude ironique chez l'adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, XVII (2), pp.77-88. </w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Langage et identité à l'adolescence. Actes du 11e colloque de logopédie - 11-12 novembre 2010,  57, pp.63-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfla.172.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2012.2937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712251v1</w:t>
+                <w:t xml:space="preserve">hal-02921774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication expressive dans les forums de discussion : émotions et attitude ironique chez l'adolescent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosodie émotionnelle et compréhension des actes de langage expressifs chez des enfants et adolescents avec un Trouble du Spectre Autistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Langage et identité à l'adolescence. Actes du 11e colloque de logopédie - 11-12 novembre 2010,  57, pp.63-82. </w:t>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XVII (2), pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/tranel.2012.2937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfla.172.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921774v1</w:t>
+                <w:t xml:space="preserve">hal-01712251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiom comprehension in French-speaking children and adolescents with Williams’ syndrome</w:t>
               </w:r>
@@ -3354,64 +3354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mensonge, Humour, Faux-Semblant, Ironie : quelles connaissances conceptuelles les enfants entre 7 et 10 ans ont-ils de ces énoncés non-vériconditionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association RIPSYDEVE (Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation), Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3436,90 +3436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la compréhension de l'ironie chez l'enfant d'âge scolaire. Apport d'une approche dimensionnelle de la compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international RIPSYDEVE (Réseau interuniversitaire de psychologie du développement de l'éducation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Cognition, Santé, Société de l'Université de Reims Champagne-Ardenne, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3544,77 +3544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaphor understanding in school-aged children: from a good-enough to a very good understanding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Developmental Psychology (ECDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association on Developmental Psychology, Aug 2023, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3652,90 +3652,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Violences ordinaires dans les organisations académiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
@@ -3764,77 +3764,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de la métaphore chez l'enfant d'âge scolaire : différents niveaux de compréhension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie EPSYLON (EA4556) de l’Université Paul-Valéry Montpellier 3, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3872,90 +3872,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
@@ -4118,51 +4118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre en contexte : le point de vue de la psycholinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème colloque international de l’ADCUEFE - Campus FLE / Entre recyclage et innovation : quelle didactique pour demain ? Approches critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADCUEFE (Association des directeurs des centres universitaires d’études françaises pour étrangers); CAMPUS FLE, Jun 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4181,260 +4181,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significatif avec le p-hacking !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer l’enfant dans l’éducation thérapeutique du patient aphasique. Évaluation de l’intérêt d’un prototype de Serious Game sur l’aphasie destiné aux enfants de 6-12 ans ayant un parent aphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sainson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Liard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP). Psychologie, Santé &amp; Société. De la théorie aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">XVIIIèmes rencontres internationales d'orthophonie [Prévention, dépistage, éducation thérapeutique du patient : quelles spécificités en orthophonie ?]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvia Topouzkhanian; Véronique Sabadell, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068922v1</w:t>
+                <w:t xml:space="preserve">hal-04069009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants d'âge scolaire identifient l'ironie sur la base de l'expression faciale des locuteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer l’enfant dans l’éducation thérapeutique du patient aphasique. Évaluation de l’intérêt d’un prototype de Serious Game sur l’aphasie destiné aux enfants de 6-12 ans ayant un parent aphasique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significatif avec le p-hacking !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Liard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes rencontres internationales d'orthophonie [Prévention, dépistage, éducation thérapeutique du patient : quelles spécificités en orthophonie ?]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvia Topouzkhanian; Véronique Sabadell, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP). Psychologie, Santé &amp; Société. De la théorie aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069009v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When do we begin to produce irony? A developmental study in adolescents</w:t>
               </w:r>
@@ -4584,51 +4584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GALI, a Communication Checklist for People with Traumatic Brain Injuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sainson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès International de Psychologie Appliquée. De la crise au bien-être durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4647,269 +4647,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of interpersonal relationships in a discussion forum for adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Proximité et conflit dans les échanges entre adolescents dans les forums internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Pragmatics Conference (IPRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, New Dehli, India</w:t>
+              <w:t xml:space="preserve">55è Congrès National de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952621v1</w:t>
+                <w:t xml:space="preserve">hal-02952622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité et conflit dans les échanges entre adolescents dans les forums internet</w:t>
+                <w:t xml:space="preserve">The construction of interpersonal relationships in a discussion forum for adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55è Congrès National de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Pragmatics Conference (IPRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952622v1</w:t>
+                <w:t xml:space="preserve">hal-02952621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does prosody of Child-Directed Speech inform preverbal children about adult’s intentions?</w:t>
               </w:r>
@@ -5117,77 +5117,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Compréhension des Métaphores par les Enfants Allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international RIPSYDEVE (Réseau interuniversitaire de psychologie du développement de l'éducation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5212,90 +5212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la Compréhension du Concept d'Ironie Chez l'Enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gomes-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international RIPSYDEVE (Réseau interuniversitaire de psychologie du développement de l'éducation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5314,286 +5314,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disappointed and Distant: The Emotional Facial Expressions of Ironic Speakers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La compréhension du langage chez l'enfant pourrait-elle être juste « suffisamment bonne » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference (IPC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069220v1</w:t>
+                <w:t xml:space="preserve">hal-04153904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension du langage chez l'enfant pourrait-elle être juste « suffisamment bonne » ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metaphor understanding in school-aged children: from good-enough to very good understanding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. </w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153904v1</w:t>
+                <w:t xml:space="preserve">hal-04163997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphor understanding in school-aged children: from good-enough to very good understanding?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disappointed and Distant: The Emotional Facial Expressions of Ironic Speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference (IPC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163997v1</w:t>
+                <w:t xml:space="preserve">hal-04069220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“That’s really very funny!” – Ironic Hyperboles Understanding in Children</w:t>
               </w:r>
@@ -5821,77 +5821,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès du GIS Réseau National des MSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Caen, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5923,377 +5923,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of irony by teenagers, face-to-face versus internet forums</w:t>
+                <w:t xml:space="preserve">Emotion and Irony on Teenagers Internet Forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress for the Study of Child Language (IASCL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">12th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069247v1</w:t>
+                <w:t xml:space="preserve">hal-04069245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion and Irony on Teenagers Internet Forum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension de l’intention communicative du locuteur chez des enfants avec T.E.D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Laval</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque International Autisme ComSym : Communication et symbolisation chez l’enfant avec autisme. Spécificités fonctionnelles et conditions d’apparition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069245v1</w:t>
+                <w:t xml:space="preserve">hal-01729151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l’intention communicative du locuteur chez des enfants avec T.E.D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of irony by teenagers, face-to-face versus internet forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Laval</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Autisme ComSym : Communication et symbolisation chez l’enfant avec autisme. Spécificités fonctionnelles et conditions d’apparition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729151v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6694,51 +6694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3AE75B6"/>
+    <w:nsid w:val="7F39C635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6925,51 +6925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aguert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0484-0328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05063035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/ldr2025-806" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sainson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41809-025-00183-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Capel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.10.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-021-00385-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hautbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cavelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Vallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000917000113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.542.0087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.542.0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.08.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025414535123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.21.2.04agu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083657" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01712211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2013.03.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q8RK5ZK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01712251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.172.0077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stojanovik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2009.12.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29NH2PZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310001028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2010/08-0078)" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754509003085" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2008.2763" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04236351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04067791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068944v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Liard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomes-Correia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153904v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgeot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110670851-011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.sains.2023.01.0492" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aguert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0484-0328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223525v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sainson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41809-025-00183-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05063035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/ldr2025-806" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Capel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.10.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-021-00385-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hautbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cavelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Vallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000917000113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.542.0087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.542.0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.08.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025414535123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.21.2.04agu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083657" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01712211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2013.03.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q8RK5ZK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01712251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.172.0077" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stojanovik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2009.12.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29NH2PZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310001028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2010/08-0078)" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754509003085" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2008.2763" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04236351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04067791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Liard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomes-Correia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgeot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110670851-011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.sains.2023.01.0492" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>