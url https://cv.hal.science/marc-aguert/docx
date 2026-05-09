--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -646,265 +646,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05047438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les conditions de travail à l’université : un observatoire scientifique et militant</w:t>
+                <w:t xml:space="preserve">Définir ou détecter des pathologies ? Utilisation et interprétation des scores seuils à la lumière du débat dimensions/catégories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Allègre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Seiller</w:t>
+                <w:t xml:space="preserve">Aurélie Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Uhel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Violences académiques ordinaires, 1 (113), pp.131-140. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.113.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2022.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04157841v1</w:t>
+                <w:t xml:space="preserve">hal-03872375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir ou détecter des pathologies ? Utilisation et interprétation des scores seuils à la lumière du débat dimensions/catégories</w:t>
+                <w:t xml:space="preserve">Documenter les conditions de travail à l’université : un observatoire scientifique et militant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Capel</w:t>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mortier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Violences académiques ordinaires, 1 (113), pp.131-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2022.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.113.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872375v1</w:t>
+                <w:t xml:space="preserve">halshs-04157841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How children tell a (prosocial) lie from an (ironic) joke: The role of shared knowledge</w:t>
               </w:r>
@@ -1314,51 +1314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les scores z pour bien les utiliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Capel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 274, pp.61-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1494,248 +1494,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing Irony in Adolescence: A Comparison Between Face-to-Face and Computer-Mediated Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des caractéristiques prosodiques du langage adressé aux enfants entre 6 et 10 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/plc-2016-0013⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (542), pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.542.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370835v1</w:t>
+                <w:t xml:space="preserve">hal-04313640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des caractéristiques prosodiques du langage adressé aux enfants entre 6 et 10 mois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Producing Irony in Adolescence: A Comparison Between Face-to-Face and Computer-Mediated Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (542), pp.87-101. </w:t>
+              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.199-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.542.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/plc-2016-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313640v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension des hyperboles ironiques à 10 ans : le rôle de la prosodie et du lexique</w:t>
               </w:r>
@@ -2403,287 +2403,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication expressive dans les forums de discussion : émotions et attitude ironique chez l'adolescent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosodie émotionnelle et compréhension des actes de langage expressifs chez des enfants et adolescents avec un Trouble du Spectre Autistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Langage et identité à l'adolescence. Actes du 11e colloque de logopédie - 11-12 novembre 2010,  57, pp.63-82. </w:t>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XVII (2), pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/tranel.2012.2937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfla.172.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921774v1</w:t>
+                <w:t xml:space="preserve">hal-01712251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodie émotionnelle et compréhension des actes de langage expressifs chez des enfants et adolescents avec un Trouble du Spectre Autistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La communication expressive dans les forums de discussion : émotions et attitude ironique chez l'adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, XVII (2), pp.77-88. </w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Langage et identité à l'adolescence. Actes du 11e colloque de logopédie - 11-12 novembre 2010,  57, pp.63-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfla.172.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2012.2937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712251v1</w:t>
+                <w:t xml:space="preserve">hal-02921774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiom comprehension in French-speaking children and adolescents with Williams’ syndrome</w:t>
               </w:r>
@@ -3652,90 +3652,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Violences ordinaires dans les organisations académiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
@@ -3872,90 +3872,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
@@ -4181,260 +4181,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer l’enfant dans l’éducation thérapeutique du patient aphasique. Évaluation de l’intérêt d’un prototype de Serious Game sur l’aphasie destiné aux enfants de 6-12 ans ayant un parent aphasique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significatif avec le p-hacking !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Liard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes rencontres internationales d'orthophonie [Prévention, dépistage, éducation thérapeutique du patient : quelles spécificités en orthophonie ?]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvia Topouzkhanian; Véronique Sabadell, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP). Psychologie, Santé &amp; Société. De la théorie aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069009v1</w:t>
+                <w:t xml:space="preserve">hal-04068922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants d'âge scolaire identifient l'ironie sur la base de l'expression faciale des locuteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer l’enfant dans l’éducation thérapeutique du patient aphasique. Évaluation de l’intérêt d’un prototype de Serious Game sur l’aphasie destiné aux enfants de 6-12 ans ayant un parent aphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sainson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Liard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">XVIIIèmes rencontres internationales d'orthophonie [Prévention, dépistage, éducation thérapeutique du patient : quelles spécificités en orthophonie ?]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvia Topouzkhanian; Véronique Sabadell, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068944v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significatif avec le p-hacking !</w:t>
+                <w:t xml:space="preserve">Les enfants d'âge scolaire identifient l'ironie sur la base de l'expression faciale des locuteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP). Psychologie, Santé &amp; Société. De la théorie aux applications</w:t>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068922v1</w:t>
+                <w:t xml:space="preserve">hal-04068944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When do we begin to produce irony? A developmental study in adolescents</w:t>
               </w:r>
@@ -4653,77 +4653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité et conflit dans les échanges entre adolescents dans les forums internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,77 +4774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of interpersonal relationships in a discussion forum for adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5821,77 +5821,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès du GIS Réseau National des MSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Caen, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5923,377 +5923,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion and Irony on Teenagers Internet Forum</w:t>
+                <w:t xml:space="preserve">Use of irony by teenagers, face-to-face versus internet forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069245v1</w:t>
+                <w:t xml:space="preserve">hal-04069247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l’intention communicative du locuteur chez des enfants avec T.E.D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotion and Irony on Teenagers Internet Forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Laval</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Autisme ComSym : Communication et symbolisation chez l’enfant avec autisme. Spécificités fonctionnelles et conditions d’apparition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729151v1</w:t>
+                <w:t xml:space="preserve">hal-04069245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of irony by teenagers, face-to-face versus internet forums</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension de l’intention communicative du locuteur chez des enfants avec T.E.D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress for the Study of Child Language (IASCL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">Colloque International Autisme ComSym : Communication et symbolisation chez l’enfant avec autisme. Spécificités fonctionnelles et conditions d’apparition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069247v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6694,51 +6694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F39C635"/>
+    <w:nsid w:val="0E6B26E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6925,51 +6925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aguert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0484-0328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223525v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sainson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41809-025-00183-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05063035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/ldr2025-806" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Capel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.10.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-021-00385-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hautbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cavelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Vallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000917000113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.542.0087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.542.0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.08.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025414535123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.21.2.04agu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083657" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01712211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2013.03.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q8RK5ZK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01712251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.172.0077" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stojanovik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2009.12.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29NH2PZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310001028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2010/08-0078)" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754509003085" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2008.2763" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04236351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04067791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Liard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomes-Correia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgeot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110670851-011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.sains.2023.01.0492" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aguert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0484-0328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223525v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sainson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41809-025-00183-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05063035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/ldr2025-806" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Capel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.10.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-021-00385-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hautbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cavelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Vallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000917000113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.542.0087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.542.0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.08.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025414535123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.21.2.04agu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083657" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01712211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2013.03.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q8RK5ZK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01712251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.172.0077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stojanovik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2009.12.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29NH2PZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310001028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2010/08-0078)" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754509003085" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2008.2763" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04236351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04067791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Liard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomes-Correia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgeot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110670851-011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.sains.2023.01.0492" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>