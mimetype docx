--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -6694,51 +6694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E6B26E5"/>
+    <w:nsid w:val="F90D4716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>