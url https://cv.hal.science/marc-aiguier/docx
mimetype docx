--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Aiguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0154-0909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068446748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162199892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000111547667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Categorical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.23-67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-022-00320-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Logic from a Topos Perspective – Application to Symbolic AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Nibouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Pino Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.109011. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.IJAR.2023.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Dual Concepts based on Mathematical Morphology in Stratified Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.392-429. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2019.1668678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory relations in arbitrary logics based on satisfaction systems, cutting and retraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Pino Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision, minimal change and relaxation: A general framework based on satisfaction systems, and applications to description logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 256, pp.160 - 180. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive test sets for algebraic specification correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.294-317. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic for complex computing systems: Properties preservation along integration and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7561/sacs.2014.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Complex Systems II: A minimalist and unified semantics for heterogeneous integrated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (16), pp.8039-8055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal abstract framework for modelling and testing complex software systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455, pp.66-97. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding of biological regulatory networks and property preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.263-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-Guided Test Selection from First-Order Specifications with Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (4), pp.437-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some General Results About Proof Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longuet Delphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-010-0011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex software systems : Formalization and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures for abstract rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.303--351. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-006-9065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institution-Independent Proof of the Beth Definability Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (3), pp.333--359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified institutions and elementary homomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rǎzvan Diaconescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (1), pp.5--13. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Parallelisation of Sparse Matrix Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Adle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (3), pp.313--330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerset-Like Monads Weakly Distribute over Themselves in Toposes and Compact Hausdorff Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Petrişan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow (SCOTLAND), France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Structuring Elements to Structuring Neighborhood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saarbr\"ucken, Germany. pp.16-28, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress and School on Universal Logic (UNILOG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results for Compositional Timed Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangkok, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2013.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adequate logic for heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iceccs.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Asia-Pacific Software Engineering Conference APSEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong-Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of Abstract Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAC 2010 - International Conference on Theoretical Aspect of Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brazil. pp.184-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Execution Techniques Extended to Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Porto, Portugal. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsea.2009.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Information and Boolean Genetic Regulatory Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, United States. pp.270-281, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration Testing from Structured First-Order Specifications via Deduction Modulo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2009, 6th International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Kuala Lumpur, Malaysia. pp.261-276, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03466-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification-Based Testing for CoCasl's Modal Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Algebra and Coalgebra in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Selection Criteria for Modal Specifications of Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test selection criteria for quantifier-free first-order specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IPM International Symposium on Fundamentals of Software Engineering (FSEN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Tehran, Iran. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75698-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of functional programs from CASL specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tahiti, French Polynesia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSEA.2006.261290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification and static analysis for interaction resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Formal Methods (FM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hamilton, Canada. pp.364--379, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11813040_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract way to define rewriting logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first IPM International Workshop on Foundations of Software Engineering (FSEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Iran. pp.205--226, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing from algebraic specifications: test data set selection by unfolding axioms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Formal Approaches to Testing of Software (FATES 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.203--217, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759744_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Logic for Input Output Symbolic Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asia-Pacific Software Engineering Conference (APSEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Taipei, Taiwan. pp.43--50, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2005.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axioms for Rewriting Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLI 2000, Workshop RULE 2000 : First International Workshop on Rule-Based Programming Montreal, Cana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMCS, Mathematical Modelling of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47, 2014, ESAIM: Proceedings and Surveys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rausy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Complex Systems Design and Management CSD&amp;M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. 2013, Proceedings of the Third International Conference on Complex Systems Design &amp; Management CSD&amp;M 2012, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34404-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, Proceedings of the Fourth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2013, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Robinson consistency lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Schobbens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a generalized theorem for normalization of proof trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temporal logic for input output symbolic transition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification: a logic-independent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1710.05661, arXiv CoRR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision in institutions: a relaxation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] abs/1502.02298, arXiv CoRR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Aiguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0154-0909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068446748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162199892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000111547667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Logic from a Topos Perspective – Application to Symbolic AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Nibouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Pino Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.109011. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.IJAR.2023.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Categorical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.23-67. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-022-00320-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Dual Concepts based on Mathematical Morphology in Stratified Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.392-429. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2019.1668678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision, minimal change and relaxation: A general framework based on satisfaction systems, and applications to description logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 256, pp.160 - 180. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory relations in arbitrary logics based on satisfaction systems, cutting and retraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Pino Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive test sets for algebraic specification correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.294-317. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic for complex computing systems: Properties preservation along integration and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7561/sacs.2014.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Complex Systems II: A minimalist and unified semantics for heterogeneous integrated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (16), pp.8039-8055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal abstract framework for modelling and testing complex software systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455, pp.66-97. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding of biological regulatory networks and property preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.263-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-Guided Test Selection from First-Order Specifications with Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (4), pp.437-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some General Results About Proof Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longuet Delphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-010-0011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex software systems : Formalization and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institution-Independent Proof of the Beth Definability Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (3), pp.333--359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified institutions and elementary homomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rǎzvan Diaconescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (1), pp.5--13. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures for abstract rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.303--351. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-006-9065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Parallelisation of Sparse Matrix Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Adle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (3), pp.313--330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerset-Like Monads Weakly Distribute over Themselves in Toposes and Compact Hausdorff Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Petrişan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow (SCOTLAND), France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Structuring Elements to Structuring Neighborhood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saarbr\"ucken, Germany. pp.16-28, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress and School on Universal Logic (UNILOG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results for Compositional Timed Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangkok, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2013.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adequate logic for heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iceccs.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Asia-Pacific Software Engineering Conference APSEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong-Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of Abstract Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAC 2010 - International Conference on Theoretical Aspect of Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brazil. pp.184-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Information and Boolean Genetic Regulatory Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, United States. pp.270-281, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Execution Techniques Extended to Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Porto, Portugal. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsea.2009.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration Testing from Structured First-Order Specifications via Deduction Modulo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2009, 6th International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Kuala Lumpur, Malaysia. pp.261-276, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03466-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Selection Criteria for Modal Specifications of Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification-Based Testing for CoCasl's Modal Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Algebra and Coalgebra in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test selection criteria for quantifier-free first-order specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IPM International Symposium on Fundamentals of Software Engineering (FSEN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Tehran, Iran. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75698-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification and static analysis for interaction resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Formal Methods (FM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hamilton, Canada. pp.364--379, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11813040_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of functional programs from CASL specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tahiti, French Polynesia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSEA.2006.261290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract way to define rewriting logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first IPM International Workshop on Foundations of Software Engineering (FSEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Iran. pp.205--226, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing from algebraic specifications: test data set selection by unfolding axioms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Formal Approaches to Testing of Software (FATES 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.203--217, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759744_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Logic for Input Output Symbolic Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asia-Pacific Software Engineering Conference (APSEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Taipei, Taiwan. pp.43--50, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2005.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axioms for Rewriting Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLI 2000, Workshop RULE 2000 : First International Workshop on Rule-Based Programming Montreal, Cana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMCS, Mathematical Modelling of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47, 2014, ESAIM: Proceedings and Surveys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rausy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Complex Systems Design and Management CSD&amp;M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. 2013, Proceedings of the Third International Conference on Complex Systems Design &amp; Management CSD&amp;M 2012, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34404-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, Proceedings of the Fourth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2013, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Robinson consistency lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Schobbens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temporal logic for input output symbolic transition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification: a logic-independent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a generalized theorem for normalization of proof trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1710.05661, arXiv CoRR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision in institutions: a relaxation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] abs/1502.02298, arXiv CoRR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BE5313C"/>
+    <w:nsid w:val="220B049A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aiguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0154-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068446748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162199892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000111547667" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491095v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-022-00320-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nibouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJAR.2023.109011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2019.1668678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Pino Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.07.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2017.12.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Longuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDCBNP1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kanso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/sacs.2014.1.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Golden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarka Mabrouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longuet Delphine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-010-0011-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bahrami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9065-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#462;zvan Diaconescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.02.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GVXG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Adle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petri&#351;an" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lapitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2013.81" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceccs.2013.19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Touil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lapitre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsea.2009.21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03466-4_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75698-9_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS6C2B5J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261290" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Berkani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759744_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2005.19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiguier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahrami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Challet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02750181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rausy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34404-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Marchal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02812-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Schobbens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Atif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aiguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0154-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068446748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162199892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000111547667" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nibouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJAR.2023.109011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-022-00320-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2019.1668678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2017.12.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Pino Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Longuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDCBNP1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kanso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/sacs.2014.1.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Golden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarka Mabrouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longuet Delphine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-010-0011-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#462;zvan Diaconescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.02.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GVXG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bahrami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9065-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Adle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petri&#351;an" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lapitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2013.81" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceccs.2013.19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Touil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lapitre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsea.2009.21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03466-4_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75698-9_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS6C2B5J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Berkani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261290" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759744_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2005.19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiguier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahrami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Challet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02750181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rausy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34404-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Marchal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02812-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Schobbens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Atif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>