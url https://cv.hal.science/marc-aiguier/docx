--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Aiguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0154-0909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068446748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162199892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000111547667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Logic from a Topos Perspective – Application to Symbolic AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Nibouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Pino Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.109011. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.IJAR.2023.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Categorical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.23-67. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-022-00320-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Dual Concepts based on Mathematical Morphology in Stratified Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.392-429. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2019.1668678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision, minimal change and relaxation: A general framework based on satisfaction systems, and applications to description logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 256, pp.160 - 180. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory relations in arbitrary logics based on satisfaction systems, cutting and retraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Pino Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive test sets for algebraic specification correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.294-317. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic for complex computing systems: Properties preservation along integration and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7561/sacs.2014.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Complex Systems II: A minimalist and unified semantics for heterogeneous integrated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (16), pp.8039-8055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal abstract framework for modelling and testing complex software systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455, pp.66-97. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding of biological regulatory networks and property preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.263-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-Guided Test Selection from First-Order Specifications with Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (4), pp.437-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some General Results About Proof Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longuet Delphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-010-0011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex software systems : Formalization and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institution-Independent Proof of the Beth Definability Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (3), pp.333--359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified institutions and elementary homomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rǎzvan Diaconescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (1), pp.5--13. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures for abstract rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.303--351. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-006-9065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Parallelisation of Sparse Matrix Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Adle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (3), pp.313--330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerset-Like Monads Weakly Distribute over Themselves in Toposes and Compact Hausdorff Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Petrişan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow (SCOTLAND), France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Structuring Elements to Structuring Neighborhood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saarbr\"ucken, Germany. pp.16-28, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress and School on Universal Logic (UNILOG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results for Compositional Timed Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangkok, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2013.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adequate logic for heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iceccs.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Asia-Pacific Software Engineering Conference APSEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong-Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of Abstract Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAC 2010 - International Conference on Theoretical Aspect of Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brazil. pp.184-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Information and Boolean Genetic Regulatory Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, United States. pp.270-281, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Execution Techniques Extended to Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Porto, Portugal. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsea.2009.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration Testing from Structured First-Order Specifications via Deduction Modulo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2009, 6th International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Kuala Lumpur, Malaysia. pp.261-276, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03466-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Selection Criteria for Modal Specifications of Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification-Based Testing for CoCasl's Modal Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Algebra and Coalgebra in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test selection criteria for quantifier-free first-order specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IPM International Symposium on Fundamentals of Software Engineering (FSEN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Tehran, Iran. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75698-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification and static analysis for interaction resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Formal Methods (FM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hamilton, Canada. pp.364--379, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11813040_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of functional programs from CASL specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tahiti, French Polynesia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSEA.2006.261290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract way to define rewriting logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first IPM International Workshop on Foundations of Software Engineering (FSEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Iran. pp.205--226, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing from algebraic specifications: test data set selection by unfolding axioms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Formal Approaches to Testing of Software (FATES 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.203--217, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759744_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Logic for Input Output Symbolic Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asia-Pacific Software Engineering Conference (APSEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Taipei, Taiwan. pp.43--50, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2005.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axioms for Rewriting Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLI 2000, Workshop RULE 2000 : First International Workshop on Rule-Based Programming Montreal, Cana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMCS, Mathematical Modelling of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47, 2014, ESAIM: Proceedings and Surveys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rausy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Complex Systems Design and Management CSD&amp;M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. 2013, Proceedings of the Third International Conference on Complex Systems Design &amp; Management CSD&amp;M 2012, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34404-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, Proceedings of the Fourth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2013, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Robinson consistency lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Schobbens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temporal logic for input output symbolic transition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification: a logic-independent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a generalized theorem for normalization of proof trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1710.05661, arXiv CoRR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision in institutions: a relaxation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] abs/1502.02298, arXiv CoRR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Aiguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0154-0909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068446748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162199892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000111547667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Categorical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.23-67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-022-00320-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Logic from a Topos Perspective – Application to Symbolic AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Nibouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Pino Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.109011. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.IJAR.2023.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Dual Concepts based on Mathematical Morphology in Stratified Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.392-429. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2019.1668678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision, minimal change and relaxation: A general framework based on satisfaction systems, and applications to description logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 256, pp.160 - 180. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory relations in arbitrary logics based on satisfaction systems, cutting and retraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Pino Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive test sets for algebraic specification correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.294-317. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic for complex computing systems: Properties preservation along integration and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7561/sacs.2014.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Complex Systems II: A minimalist and unified semantics for heterogeneous integrated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (16), pp.8039-8055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal abstract framework for modelling and testing complex software systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455, pp.66-97. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding of biological regulatory networks and property preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.263-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-Guided Test Selection from First-Order Specifications with Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (4), pp.437-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some General Results About Proof Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longuet Delphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-010-0011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex software systems : Formalization and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institution-Independent Proof of the Beth Definability Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (3), pp.333--359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified institutions and elementary homomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rǎzvan Diaconescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (1), pp.5--13. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures for abstract rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.303--351. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-006-9065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Parallelisation of Sparse Matrix Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Adle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (3), pp.313--330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerset-Like Monads Weakly Distribute over Themselves in Toposes and Compact Hausdorff Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Petrişan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow (SCOTLAND), France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Structuring Elements to Structuring Neighborhood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saarbr\"ucken, Germany. pp.16-28, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress and School on Universal Logic (UNILOG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adequate logic for heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iceccs.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results for Compositional Timed Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangkok, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2013.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Asia-Pacific Software Engineering Conference APSEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong-Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of Abstract Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAC 2010 - International Conference on Theoretical Aspect of Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brazil. pp.184-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Information and Boolean Genetic Regulatory Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, United States. pp.270-281, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Execution Techniques Extended to Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Porto, Portugal. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsea.2009.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration Testing from Structured First-Order Specifications via Deduction Modulo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2009, 6th International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Kuala Lumpur, Malaysia. pp.261-276, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03466-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Selection Criteria for Modal Specifications of Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification-Based Testing for CoCasl's Modal Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Algebra and Coalgebra in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test selection criteria for quantifier-free first-order specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IPM International Symposium on Fundamentals of Software Engineering (FSEN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Tehran, Iran. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75698-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification and static analysis for interaction resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Formal Methods (FM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hamilton, Canada. pp.364--379, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11813040_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of functional programs from CASL specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tahiti, French Polynesia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSEA.2006.261290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract way to define rewriting logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first IPM International Workshop on Foundations of Software Engineering (FSEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Iran. pp.205--226, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing from algebraic specifications: test data set selection by unfolding axioms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Formal Approaches to Testing of Software (FATES 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.203--217, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759744_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Logic for Input Output Symbolic Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asia-Pacific Software Engineering Conference (APSEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Taipei, Taiwan. pp.43--50, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2005.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axioms for Rewriting Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLI 2000, Workshop RULE 2000 : First International Workshop on Rule-Based Programming Montreal, Cana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMCS, Mathematical Modelling of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47, 2014, ESAIM: Proceedings and Surveys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rausy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Complex Systems Design and Management CSD&amp;M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. 2013, Proceedings of the Third International Conference on Complex Systems Design &amp; Management CSD&amp;M 2012, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34404-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, Proceedings of the Fourth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2013, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Robinson consistency lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Schobbens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temporal logic for input output symbolic transition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification: a logic-independent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a generalized theorem for normalization of proof trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1710.05661, arXiv CoRR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision in institutions: a relaxation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] abs/1502.02298, arXiv CoRR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="220B049A"/>
+    <w:nsid w:val="B56F8C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aiguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0154-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068446748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162199892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000111547667" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nibouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJAR.2023.109011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-022-00320-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2019.1668678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2017.12.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Pino Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Longuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDCBNP1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kanso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/sacs.2014.1.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Golden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarka Mabrouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longuet Delphine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-010-0011-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#462;zvan Diaconescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.02.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GVXG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bahrami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9065-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Adle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petri&#351;an" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lapitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2013.81" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceccs.2013.19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Touil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lapitre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsea.2009.21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03466-4_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75698-9_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS6C2B5J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Berkani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261290" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759744_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2005.19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiguier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahrami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Challet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02750181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rausy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34404-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Marchal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02812-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Schobbens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Atif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aiguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0154-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068446748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162199892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000111547667" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491095v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-022-00320-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nibouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJAR.2023.109011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2019.1668678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2017.12.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Pino Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Longuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDCBNP1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kanso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/sacs.2014.1.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Golden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarka Mabrouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longuet Delphine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-010-0011-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#462;zvan Diaconescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.02.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GVXG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bahrami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9065-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Adle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petri&#351;an" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceccs.2013.19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lapitre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2013.81" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Touil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lapitre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsea.2009.21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03466-4_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75698-9_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS6C2B5J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Berkani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261290" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759744_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2005.19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiguier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahrami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Challet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02750181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rausy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34404-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Marchal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02812-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Schobbens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Atif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>