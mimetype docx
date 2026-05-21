--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Aiguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0154-0909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068446748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162199892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000111547667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Categorical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.23-67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-022-00320-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Logic from a Topos Perspective – Application to Symbolic AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Nibouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Pino Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.109011. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.IJAR.2023.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Dual Concepts based on Mathematical Morphology in Stratified Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.392-429. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2019.1668678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision, minimal change and relaxation: A general framework based on satisfaction systems, and applications to description logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 256, pp.160 - 180. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory relations in arbitrary logics based on satisfaction systems, cutting and retraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Pino Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive test sets for algebraic specification correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.294-317. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic for complex computing systems: Properties preservation along integration and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7561/sacs.2014.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Complex Systems II: A minimalist and unified semantics for heterogeneous integrated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (16), pp.8039-8055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal abstract framework for modelling and testing complex software systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455, pp.66-97. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding of biological regulatory networks and property preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.263-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-Guided Test Selection from First-Order Specifications with Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (4), pp.437-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some General Results About Proof Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longuet Delphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-010-0011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex software systems : Formalization and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institution-Independent Proof of the Beth Definability Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (3), pp.333--359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified institutions and elementary homomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rǎzvan Diaconescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (1), pp.5--13. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures for abstract rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.303--351. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-006-9065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Parallelisation of Sparse Matrix Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Adle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (3), pp.313--330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerset-Like Monads Weakly Distribute over Themselves in Toposes and Compact Hausdorff Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Petrişan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow (SCOTLAND), France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Structuring Elements to Structuring Neighborhood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saarbr\"ucken, Germany. pp.16-28, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress and School on Universal Logic (UNILOG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adequate logic for heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iceccs.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results for Compositional Timed Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangkok, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2013.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Asia-Pacific Software Engineering Conference APSEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong-Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of Abstract Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAC 2010 - International Conference on Theoretical Aspect of Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brazil. pp.184-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Information and Boolean Genetic Regulatory Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, United States. pp.270-281, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Execution Techniques Extended to Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Porto, Portugal. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsea.2009.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration Testing from Structured First-Order Specifications via Deduction Modulo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2009, 6th International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Kuala Lumpur, Malaysia. pp.261-276, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03466-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Selection Criteria for Modal Specifications of Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification-Based Testing for CoCasl's Modal Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Algebra and Coalgebra in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test selection criteria for quantifier-free first-order specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IPM International Symposium on Fundamentals of Software Engineering (FSEN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Tehran, Iran. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75698-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification and static analysis for interaction resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Formal Methods (FM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hamilton, Canada. pp.364--379, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11813040_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of functional programs from CASL specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tahiti, French Polynesia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSEA.2006.261290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract way to define rewriting logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first IPM International Workshop on Foundations of Software Engineering (FSEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Iran. pp.205--226, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing from algebraic specifications: test data set selection by unfolding axioms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Formal Approaches to Testing of Software (FATES 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.203--217, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759744_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Logic for Input Output Symbolic Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asia-Pacific Software Engineering Conference (APSEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Taipei, Taiwan. pp.43--50, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2005.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axioms for Rewriting Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLI 2000, Workshop RULE 2000 : First International Workshop on Rule-Based Programming Montreal, Cana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMCS, Mathematical Modelling of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47, 2014, ESAIM: Proceedings and Surveys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rausy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Complex Systems Design and Management CSD&amp;M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. 2013, Proceedings of the Third International Conference on Complex Systems Design &amp; Management CSD&amp;M 2012, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34404-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, Proceedings of the Fourth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2013, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Robinson consistency lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Schobbens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temporal logic for input output symbolic transition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification: a logic-independent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a generalized theorem for normalization of proof trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1710.05661, arXiv CoRR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision in institutions: a relaxation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] abs/1502.02298, arXiv CoRR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Aiguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0154-0909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068446748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162199892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000111547667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Categorical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.23-67. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-022-00320-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Logic from a Topos Perspective – Application to Symbolic AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Nibouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Pino Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.109011. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.IJAR.2023.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Dual Concepts based on Mathematical Morphology in Stratified Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.392-429. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2019.1668678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision, minimal change and relaxation: A general framework based on satisfaction systems, and applications to description logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 256, pp.160 - 180. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory relations in arbitrary logics based on satisfaction systems, cutting and retraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Pino Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive test sets for algebraic specification correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.294-317. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic for complex computing systems: Properties preservation along integration and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7561/sacs.2014.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Complex Systems II: A minimalist and unified semantics for heterogeneous integrated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (16), pp.8039-8055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal abstract framework for modelling and testing complex software systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455, pp.66-97. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding of biological regulatory networks and property preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.263-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-Guided Test Selection from First-Order Specifications with Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (4), pp.437-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some General Results About Proof Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longuet Delphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11787-010-0011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex software systems : Formalization and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarka Mabrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Institution-Independent Proof of the Beth Definability Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (3), pp.333--359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified institutions and elementary homomorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rǎzvan Diaconescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (1), pp.5--13. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures for abstract rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.303--351. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-006-9065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Parallelisation of Sparse Matrix Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Adle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (3), pp.313--330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerset-Like Monads Weakly Distribute over Themselves in Toposes and Compact Hausdorff Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Petrişan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium on Automata, Languages, and Programming (ICALP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow (SCOTLAND), France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2021.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Structuring Elements to Structuring Neighborhood Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saarbr\"ucken, Germany. pp.16-28, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress and School on Universal Logic (UNILOG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results for Compositional Timed Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangkok, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2013.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adequate logic for heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iceccs.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Asia-Pacific Software Engineering Conference APSEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong-Kong, Hong Kong SAR China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of Abstract Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAC 2010 - International Conference on Theoretical Aspect of Computing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brazil. pp.184-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Information and Boolean Genetic Regulatory Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, United States. pp.270-281, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Execution Techniques Extended to Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lapitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Porto, Portugal. pp.78-85, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsea.2009.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration Testing from Structured First-Order Specifications via Deduction Modulo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2009, 6th International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Kuala Lumpur, Malaysia. pp.261-276, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03466-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Selection Criteria for Modal Specifications of Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification-Based Testing for CoCasl's Modal Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Algebra and Coalgebra in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test selection criteria for quantifier-free first-order specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IPM International Symposium on Fundamentals of Software Engineering (FSEN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Tehran, Iran. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75698-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification and static analysis for interaction resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Formal Methods (FM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hamilton, Canada. pp.364--379, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11813040_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of functional programs from CASL specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Advances (ICSEA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Tahiti, French Polynesia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSEA.2006.261290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract way to define rewriting logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first IPM International Workshop on Foundations of Software Engineering (FSEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Iran. pp.205--226, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing from algebraic specifications: test data set selection by unfolding axioms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Formal Approaches to Testing of Software (FATES 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.203--217, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759744_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Logic for Input Output Symbolic Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asia-Pacific Software Engineering Conference (APSEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Taipei, Taiwan. pp.43--50, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2005.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axioms for Rewriting Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLI 2000, Workshop RULE 2000 : First International Workshop on Rule-Based Programming Montreal, Cana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMCS, Mathematical Modelling of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47, 2014, ESAIM: Proceedings and Surveys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rausy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Complex Systems Design and Management CSD&amp;M 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. 2013, Proceedings of the Third International Conference on Complex Systems Design &amp; Management CSD&amp;M 2012, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34404-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Systems Design & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, Proceedings of the Fourth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2013, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Robinson consistency lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Schobbens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temporal logic for input output symbolic transition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Touil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature specification: a logic-independent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a generalized theorem for normalization of proof trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Logic Concepts based on Mathematical Morphology in Stratified Institutions: Applications to Spatial Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1710.05661, arXiv CoRR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision in institutions: a relaxation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] abs/1502.02298, arXiv CoRR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B56F8C20"/>
+    <w:nsid w:val="0B93C4E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aiguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0154-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068446748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162199892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000111547667" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491095v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-022-00320-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nibouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJAR.2023.109011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2019.1668678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2017.12.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Pino Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Longuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDCBNP1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kanso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/sacs.2014.1.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Golden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarka Mabrouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longuet Delphine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-010-0011-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#462;zvan Diaconescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.02.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GVXG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bahrami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9065-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Adle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petri&#351;an" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceccs.2013.19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lapitre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2013.81" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Touil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lapitre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsea.2009.21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03466-4_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75698-9_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS6C2B5J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Berkani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261290" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759744_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2005.19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiguier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahrami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Challet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02750181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rausy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34404-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Marchal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02812-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Schobbens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Atif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-aiguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0154-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068446748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162199892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000111547667" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491095v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-022-00320-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nibouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJAR.2023.109011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2019.1668678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2017.12.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Pino Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.07.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Longuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDCBNP1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kanso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/sacs.2014.1.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Golden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarka Mabrouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longuet Delphine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11787-010-0011-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#462;zvan Diaconescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.02.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GVXG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bahrami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9065-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Adle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Petri&#351;an" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2021.132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lapitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2013.81" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceccs.2013.19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Touil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lapitre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsea.2009.21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03466-4_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75698-9_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS6C2B5J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Berkani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2006.261290" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759744_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2005.19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiguier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahrami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Challet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02750181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rausy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34404-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Marchal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02812-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Schobbens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Atif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>