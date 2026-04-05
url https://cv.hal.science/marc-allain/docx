--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -700,805 +700,805 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart illumination for 3D-imaging of biological tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phasebook: a survey of selected open problems in phase retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorry Mazzella</w:t>
+                <w:t xml:space="preserve">Selin Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Cecchini</w:t>
+                <w:t xml:space="preserve">Wim Coene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Levi-Valensi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">Sjoerd Dirksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202513436⟩</w:t>
+              <w:t xml:space="preserve">Sampling Theory, Signal Processing, and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (2), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43670-025-00117-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399409v1</w:t>
+                <w:t xml:space="preserve">hal-05329411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phasebook: a survey of selected open problems in phase retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart illumination for 3D-imaging of biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levi-Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sampling Theory, Signal Processing, and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (2), pp.23. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.36 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43670-025-00117-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202513436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329411v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture tomography, a versatile framework to study crystalline texture in 3D</w:t>
+                <w:t xml:space="preserve">Inhomogeneous probes for Bragg Coherent Diffraction Imaging: Toward the imaging of dynamic and distorted crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz P K Frewein</w:t>
+                <w:t xml:space="preserve">I Calvo-Almazán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Mason</w:t>
+                <w:t xml:space="preserve">V Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Maier</w:t>
+                <w:t xml:space="preserve">T Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Cölfen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCrJ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677684v1</w:t>
+                <w:t xml:space="preserve">hal-04730315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging extended single crystal lattice distortion fields with multi-peak Bragg ptychography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Texture tomography, a versatile framework to study crystalline texture in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz P K Frewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saugat Kandel</w:t>
+                <w:t xml:space="preserve">Britta Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidharth Maddali</w:t>
+                <w:t xml:space="preserve">Helmut Cölfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojing Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chris Jacobsen</w:t>
+                <w:t xml:space="preserve">Asma Medjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.516729⟩</w:t>
+              <w:t xml:space="preserve">IUCrJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s2052252524006547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912350v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended-depth of field random illumination microscopy, EDF-RIM, provides super-resolved projective imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hao Li</w:t>
+                <w:t xml:space="preserve">Imaging extended single crystal lattice distortion fields with multi-peak Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saugat Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidharth Maddali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-024-01612-0⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (11), pp.19594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.516729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734272v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous probes for Bragg Coherent Diffraction Imaging: Toward the imaging of dynamic and distorted crystals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extended-depth of field random illumination microscopy, EDF-RIM, provides super-resolved projective imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giroussens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-024-01612-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730315v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast super-resolved reconstructions in fluorescence random illumination microscopy (RIM)</w:t>
               </w:r>
@@ -2569,77 +2569,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient ptychographic phase retrieval via a matrix-free Levenberg-Marquardt algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saugat Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maddali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using automatic differentiation as a general framework for ptychographic reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saugat Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maddali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (13), pp.18653. </w:t>
@@ -3744,412 +3744,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the super-resolution capacity of imagers using unknown speckle illuminations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Labouesse</w:t>
+                <w:t xml:space="preserve">Measuring three dimensional strain and structural defects in a single InGaAs nanowire using coherent x-ray multi-angle Bragg projection ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calvo-Almazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ulvestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCI.2017.2771729⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.811-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652762v1</w:t>
+                <w:t xml:space="preserve">hal-01687989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of anisotropic material properties with vectorial ptychography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
+                <w:t xml:space="preserve">On the super-resolution capacity of imagers using unknown speckle illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.000763⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.87 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2017.2771729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653296v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring three dimensional strain and structural defects in a single InGaAs nanowire using coherent x-ray multi-angle Bragg projection ptychography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irene Calvo-Almazan</w:t>
+                <w:t xml:space="preserve">Quantitative imaging of anisotropic material properties with vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.811-819. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (4), pp.763-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.000763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687989v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon speckle illumination for super-resolution microscopy</w:t>
               </w:r>
@@ -4665,295 +4665,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution photoacoustic fluctuation imaging with multiple speckle illumination</w:t>
+                <w:t xml:space="preserve">Improving the axial and lateral resolution of three-dimensional fluorescence microscopy using random speckle illuminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chaigne</w:t>
+                <w:t xml:space="preserve">A. Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gateau</w:t>
+                <w:t xml:space="preserve">S. Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.3.000054⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.1089-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.33.001089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634450v1</w:t>
+                <w:t xml:space="preserve">hal-01314573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the axial and lateral resolution of three-dimensional fluorescence microscopy using random speckle illuminations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-resolution photoacoustic fluctuation imaging with multiple speckle illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Negash</w:t>
+                <w:t xml:space="preserve">Jérôme Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labouesse</w:t>
+                <w:t xml:space="preserve">Ori Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Giovannini</w:t>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33, pp.1089-1094. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.54-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.33.001089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.3.000054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314573v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional variable-wavelength x-ray Bragg coherent diffraction imaging</w:t>
               </w:r>
@@ -5201,295 +5201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain in a silicon-on-insulator nanostructure revealed by 3D x-ray Bragg ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
+                <w:t xml:space="preserve">Nondestructive three-dimensional imaging of crystal strain and rotations in an extended bonded semiconductor heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios I. Pateras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Godard</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Talneau</w:t>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.9827. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (20), pp.205305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep09827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205699v1</w:t>
+                <w:t xml:space="preserve">hal-01218363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive three-dimensional imaging of crystal strain and rotations in an extended bonded semiconductor heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain in a silicon-on-insulator nanostructure revealed by 3D x-ray Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasios I. Pateras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Godard</w:t>
+                <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (20), pp.205305. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.9827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep09827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218363v2</w:t>
+                <w:t xml:space="preserve">hal-01205699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ptychography in anisotropic media</w:t>
               </w:r>
@@ -5765,51 +5765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.144101-1. </w:t>
@@ -5841,512 +5841,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise models for low counting rate coherent diffraction imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structured illumination microscopy using unknown speckle patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodenburg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeric Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeran Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.025914⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.312-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870322v1</w:t>
+                <w:t xml:space="preserve">hal-00738270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured illumination microscopy using unknown speckle patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Savatier</w:t>
+                <w:t xml:space="preserve">Noise models for low counting rate coherent diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmeran Le Moal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Rodenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (5), pp.312-315. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.25914-25934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.025914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738270v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of highly inhomogeneous strain field in nanocrystals using x-ray Bragg ptychography: A numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Godard</w:t>
+                <w:t xml:space="preserve">Cramer-Rao analysis of steady-state and time-domain fluorescence diffuse optical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.144109⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1626-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.2.001626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649563v1</w:t>
+                <w:t xml:space="preserve">hal-00649575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramer-Rao analysis of steady-state and time-domain fluorescence diffuse optical imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+                <w:t xml:space="preserve">Imaging of highly inhomogeneous strain field in nanocrystals using x-ray Bragg ptychography: A numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Carminati</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1626-36. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (14), pp.144109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.2.001626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.144109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649575v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth contour coding with minimal description length active grid segmentation techniques</w:t>
               </w:r>
@@ -6608,103 +6608,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the depth resolution limit of luminescence diffuse optical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Boffety</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">M. Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (20), pp.2290-2292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7206,90 +7206,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging extended single crystal lattice distortion fields with multi- peak Bragg ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saugat Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidharth Maddali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
@@ -7469,51 +7469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giroussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7594,51 +7594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8306,230 +8306,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Geometry X-ray Coherent Diffraction Imaging: Know before you go...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. O. Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherence 2018: International Workshop on Phase Retrieval and Coherent Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Port Jefferson, NY, United States</w:t>
+              <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872043v1</w:t>
+                <w:t xml:space="preserve">hal-01743528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bragg Geometry X-ray Coherent Diffraction Imaging: Know before you go...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O. Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Coherence 2018: International Workshop on Phase Retrieval and Coherent Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Port Jefferson, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743528v1</w:t>
+                <w:t xml:space="preserve">hal-01872043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the illumination function for Bragg ptychography microscopy</w:t>
               </w:r>
@@ -8636,77 +8636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum contrast estimation for super-resolution fluorescence microscopy using speckle patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8755,536 +8755,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain structure retrieval of a simulated ferroelectric film via 3D Bragg ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Troian</w:t>
+                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Noheda</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328517v1</w:t>
+                <w:t xml:space="preserve">hal-02582750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence blind structured illumination microscopy: a new reconstruction strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Labouesse</w:t>
+                <w:t xml:space="preserve">Domain structure retrieval of a simulated ferroelectric film via 3D Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Troian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Sentenac</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264977v2</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution capacity of imagers using random illuminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Fluorescence blind structured illumination microscopy: a new reconstruction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Labouesse</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Negash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582750v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
               </w:r>
@@ -9296,64 +9296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. Pateras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9447,51 +9447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chevallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
@@ -9559,64 +9559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 25e colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
@@ -9658,51 +9658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic distribution of orientations of crystalline domains in calcite bio-minerals revealed by high-resolution x-ray diffraction microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,320 +9764,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Dauphin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th biennal conference on on High-resolution X-ray Diffraction and Imaging (XTOP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vilards de Lans, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254214v1</w:t>
+                <w:t xml:space="preserve">hal-01254217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pateras</w:t>
+                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">12th biennal conference on on High-resolution X-ray Diffraction and Imaging (XTOP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vilards de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254217v1</w:t>
+                <w:t xml:space="preserve">hal-01254214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10158,90 +10158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind structured illumination microscopy with distorted light grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ayuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Maastricht, Netherlands</w:t>
@@ -10264,307 +10264,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-model dependent iterative algorithms for Coherent Diffractive Imaging with low counting rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional microscopy of shape, density and strain in a nano-structured crystal using Bragg Ptychography: methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghammer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254541v1</w:t>
+                <w:t xml:space="preserve">hal-01254535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional microscopy of shape, density and strain in a nano-structured crystal using Bragg Ptychography: methodological aspects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise-model dependent iterative algorithms for Coherent Diffractive Imaging with low counting rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254535v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional high-resolution quantitative microscopy of extended crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10639,278 +10639,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limite de précision pour la tomographie optique diffuse de fluorescence en régime continu et temporel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Intrinsic precision limit in steady-state and time-domain fluorescence diffuse optical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du GDR Ondes 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Quantum Electronics Conference CLEO EUROPE/EQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688496v1</w:t>
+                <w:t xml:space="preserve">hal-01688630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic precision limit in steady-state and time-domain fluorescence diffuse optical imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Limite de précision pour la tomographie optique diffuse de fluorescence en régime continu et temporel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Quantum Electronics Conference CLEO EUROPE/EQEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées thématiques du GDR Ondes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01688630v1</w:t>
+                <w:t xml:space="preserve">hal-01688496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
               </w:r>
@@ -11073,103 +11073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence diffuse optical tomography on a reflectance imaging set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Quantum Electronics Conference CLEO EUROPE/EQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Munich, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11322,243 +11322,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric level-set segmentation based on the minimization of the stochastic complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the depth resolution limit of fluorescence diffuse optical tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galland</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems Acivs 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.506-517</w:t>
+              <w:t xml:space="preserve">TOPIM2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349861v1</w:t>
+                <w:t xml:space="preserve">hal-01688492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the depth resolution limit of fluorescence diffuse optical tomography.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric level-set segmentation based on the minimization of the stochastic complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Massonneau</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOPIM2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems Acivs 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.506-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688492v1</w:t>
+                <w:t xml:space="preserve">hal-00349861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11576,103 +11576,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the determination of the resolution limit of fluorescence diffuse optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Molecular Imaging Congress (WMIC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11697,103 +11697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of fluorescence signals for diffuse optical imaging of small animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Optics (BIOMED 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint Petersburg (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11818,103 +11818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imaging on small animals using reflection-mode fluorescence diffuse optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics and Imaging in Biology and Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12023,51 +12023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giroussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2025046038A1. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12121,51 +12121,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional microscopy of extended crystals through X-ray Bragg ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12432,51 +12432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD9D21C8"/>
+    <w:nsid w:val="F9DB6E59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12663,51 +12663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4922-7092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075198452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977967v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cecchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levi-Valensi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Aslan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Dirksen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-025-00117-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz P K Frewein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Maier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524006547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saugat Kandel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Maddali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nashed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jacobsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01612-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139086v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3507643" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.033525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherukara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maddali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Frazer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazar Delegan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Harmon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sullivan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01022-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03465546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Phillips" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27224-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weizeorick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Park" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenesei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438945" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hruszkewycz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.422768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Timbie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delegan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001363" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02163380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hruszkewycz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42797-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Hill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almazan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ulvestad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.001028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Holt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Holt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4798" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulvestad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.225501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charankumar Godavarthi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000609" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09827" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Polvino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003241" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berenguer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Belloir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodenburg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025914" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.83" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649575v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001626" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaegler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.12.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB18LN2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1569" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002290" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/23/4/002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WXSTB7P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457476v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042513" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.864173" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618567v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Htun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gerber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616038" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872043v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698456v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. R. Jacques" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254212v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254215v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941740v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ayuk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Girard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254541v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254535v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688496v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943248" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943310" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349861v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688492v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688614v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688610v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072875v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253307v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4922-7092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075198452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977967v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Aslan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Dirksen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-025-00117-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cecchini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levi-Valensi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz P K Frewein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Maier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524006547" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saugat Kandel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Maddali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nashed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jacobsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01612-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139086v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3507643" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.033525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherukara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maddali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Frazer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazar Delegan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Harmon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sullivan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01022-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03465546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Phillips" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27224-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weizeorick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Park" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenesei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438945" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hruszkewycz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.422768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Timbie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delegan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001363" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02163380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hruszkewycz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42797-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Hill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almazan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ulvestad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.001028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Holt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Holt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4798" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634450v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulvestad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.225501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charankumar Godavarthi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000609" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09827" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Polvino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003241" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berenguer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Belloir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738270v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.83" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870322v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodenburg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025914" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001626" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649563v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaegler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.12.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB18LN2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1569" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002290" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/23/4/002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WXSTB7P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457476v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042513" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.864173" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618567v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Htun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gerber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616038" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872043v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698456v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328517v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troian" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. R. Jacques" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254212v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254214v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254215v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941740v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ayuk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Girard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254535v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254541v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688630v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943248" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688496v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943310" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688492v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688614v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688610v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072875v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253307v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>