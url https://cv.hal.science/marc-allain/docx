--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -700,805 +700,805 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phasebook: a survey of selected open problems in phase retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart illumination for 3D-imaging of biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levi-Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sampling Theory, Signal Processing, and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43670-025-00117-0⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.36 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202513436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329411v1</w:t>
+                <w:t xml:space="preserve">hal-05399409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart illumination for 3D-imaging of biological tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phasebook: a survey of selected open problems in phase retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorry Mazzella</w:t>
+                <w:t xml:space="preserve">Wim Coene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Cecchini</w:t>
+                <w:t xml:space="preserve">Sjoerd Dirksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Levi-Valensi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">Jonathan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134, pp.36 - 41. </w:t>
+              <w:t xml:space="preserve">Sampling Theory, Signal Processing, and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (2), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202513436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43670-025-00117-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399409v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous probes for Bragg Coherent Diffraction Imaging: Toward the imaging of dynamic and distorted crystals</w:t>
+                <w:t xml:space="preserve">Texture tomography, a versatile framework to study crystalline texture in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Calvo-Almazán</w:t>
+                <w:t xml:space="preserve">Moritz P K Frewein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Chamard</w:t>
+                <w:t xml:space="preserve">Jeremy Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Grünewald</w:t>
+                <w:t xml:space="preserve">Britta Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Allain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helmut Cölfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Medjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUCrJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s2052252524006547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730315v1</w:t>
+                <w:t xml:space="preserve">hal-04677684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture tomography, a versatile framework to study crystalline texture in 3D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging extended single crystal lattice distortion fields with multi-peak Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Maier</w:t>
+                <w:t xml:space="preserve">Saugat Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Cölfen</w:t>
+                <w:t xml:space="preserve">Sidharth Maddali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Medjahed</w:t>
+                <w:t xml:space="preserve">Xiaojing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCrJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s2052252524006547⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (11), pp.19594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.516729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677684v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging extended single crystal lattice distortion fields with multi-peak Bragg ptychography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris Jacobsen</w:t>
+                <w:t xml:space="preserve">Extended-depth of field random illumination microscopy, EDF-RIM, provides super-resolved projective imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giroussens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.516729⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-024-01612-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912350v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended-depth of field random illumination microscopy, EDF-RIM, provides super-resolved projective imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhomogeneous probes for Bragg Coherent Diffraction Imaging: Toward the imaging of dynamic and distorted crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Calvo-Almazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734272v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast super-resolved reconstructions in fluorescence random illumination microscopy (RIM)</w:t>
               </w:r>
@@ -2569,77 +2569,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient ptychographic phase retrieval via a matrix-free Levenberg-Marquardt algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saugat Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maddali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using automatic differentiation as a general framework for ptychographic reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saugat Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maddali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (13), pp.18653. </w:t>
@@ -3744,412 +3744,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring three dimensional strain and structural defects in a single InGaAs nanowire using coherent x-ray multi-angle Bragg projection ptychography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the super-resolution capacity of imagers using unknown speckle illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Hill</w:t>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Calvo-Almazan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew Ulvestad</w:t>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04024⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.87 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2017.2771729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687989v1</w:t>
+                <w:t xml:space="preserve">hal-01652762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the super-resolution capacity of imagers using unknown speckle illuminations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Labouesse</w:t>
+                <w:t xml:space="preserve">Quantitative imaging of anisotropic material properties with vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCI.2017.2771729⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (4), pp.763-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.000763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652762v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of anisotropic material properties with vectorial ptychography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
+                <w:t xml:space="preserve">Measuring three dimensional strain and structural defects in a single InGaAs nanowire using coherent x-ray multi-angle Bragg projection ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calvo-Almazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ulvestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (4), pp.763-766. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.811-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.000763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653296v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon speckle illumination for super-resolution microscopy</w:t>
               </w:r>
@@ -4665,295 +4665,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the axial and lateral resolution of three-dimensional fluorescence microscopy using random speckle illuminations</w:t>
+                <w:t xml:space="preserve">Super-resolution photoacoustic fluctuation imaging with multiple speckle illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Negash</w:t>
+                <w:t xml:space="preserve">Thomas Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labouesse</w:t>
+                <w:t xml:space="preserve">Jérôme Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Giovannini</w:t>
+                <w:t xml:space="preserve">Ori Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.33.001089⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.3.000054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314573v1</w:t>
+                <w:t xml:space="preserve">hal-01634450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution photoacoustic fluctuation imaging with multiple speckle illumination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the axial and lateral resolution of three-dimensional fluorescence microscopy using random speckle illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gateau</w:t>
+                <w:t xml:space="preserve">A. Negash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (1), pp.54-57. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.1089-1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.3.000054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.33.001089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634450v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional variable-wavelength x-ray Bragg coherent diffraction imaging</w:t>
               </w:r>
@@ -5841,512 +5841,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured illumination microscopy using unknown speckle patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise models for low counting rate coherent diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Mudry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Rodenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.83⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.25914-25934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.025914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738270v1</w:t>
+                <w:t xml:space="preserve">hal-00870322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise models for low counting rate coherent diffraction imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
+                <w:t xml:space="preserve">Structured illumination microscopy using unknown speckle patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodenburg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmeran Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.25914-25934. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.312-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.025914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870322v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramer-Rao analysis of steady-state and time-domain fluorescence diffuse optical imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+                <w:t xml:space="preserve">Imaging of highly inhomogeneous strain field in nanocrystals using x-ray Bragg ptychography: A numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Carminati</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.2.001626⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (14), pp.144109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.144109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649575v1</w:t>
+                <w:t xml:space="preserve">hal-00649563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of highly inhomogeneous strain field in nanocrystals using x-ray Bragg ptychography: A numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Godard</w:t>
+                <w:t xml:space="preserve">Cramer-Rao analysis of steady-state and time-domain fluorescence diffuse optical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (14), pp.144109. </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1626-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.144109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.2.001626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649563v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth contour coding with minimal description length active grid segmentation techniques</w:t>
               </w:r>
@@ -6608,103 +6608,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the depth resolution limit of luminescence diffuse optical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (20), pp.2290-2292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7206,90 +7206,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging extended single crystal lattice distortion fields with multi- peak Bragg ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saugat Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidharth Maddali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
@@ -7469,51 +7469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giroussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7594,51 +7594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8306,230 +8306,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bragg Geometry X-ray Coherent Diffraction Imaging: Know before you go...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O. Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Coherence 2018: International Workshop on Phase Retrieval and Coherent Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Port Jefferson, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743528v1</w:t>
+                <w:t xml:space="preserve">hal-01872043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Geometry X-ray Coherent Diffraction Imaging: Know before you go...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. O. Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherence 2018: International Workshop on Phase Retrieval and Coherent Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Port Jefferson, NY, United States</w:t>
+              <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872043v1</w:t>
+                <w:t xml:space="preserve">hal-01743528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the illumination function for Bragg ptychography microscopy</w:t>
               </w:r>
@@ -8636,77 +8636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum contrast estimation for super-resolution fluorescence microscopy using speckle patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8755,786 +8755,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Domain structure retrieval of a simulated ferroelectric film via 3D Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Troian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Labouesse</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582750v1</w:t>
+                <w:t xml:space="preserve">hal-01328517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain structure retrieval of a simulated ferroelectric film via 3D Bragg ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Troian</w:t>
+                <w:t xml:space="preserve">Fluorescence blind structured illumination microscopy: a new reconstruction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Noheda</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Negash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328517v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution capacity of imagers using random illuminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence blind structured illumination microscopy: a new reconstruction strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Labouesse</w:t>
+                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Sentenac</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01264977v2</w:t>
+                <w:t xml:space="preserve">hal-02582750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the meso-crystallinity arrangement of a &amp;quot;single-crystalline&amp;quot; calcareous biomineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. I. Pateras</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328800v1</w:t>
+                <w:t xml:space="preserve">hal-01328816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the meso-crystallinity arrangement of a &amp;quot;single-crystalline&amp;quot; calcareous biomineral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
+                <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Pateras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Talneau</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328816v1</w:t>
+                <w:t xml:space="preserve">hal-01328800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind fluorescence structured illumination microscopy: A new reconstruction strategy</w:t>
               </w:r>
@@ -9559,64 +9559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 25e colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
@@ -9764,277 +9764,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pateras</w:t>
+                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">12th biennal conference on on High-resolution X-ray Diffraction and Imaging (XTOP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vilards de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254217v1</w:t>
+                <w:t xml:space="preserve">hal-01254214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Dauphin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th biennal conference on on High-resolution X-ray Diffraction and Imaging (XTOP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vilards de Lans, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254214v1</w:t>
+                <w:t xml:space="preserve">hal-01254217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
               </w:r>
@@ -10158,90 +10158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind structured illumination microscopy with distorted light grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ayuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Belkebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Maastricht, Netherlands</w:t>
@@ -10264,277 +10264,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional microscopy of shape, density and strain in a nano-structured crystal using Bragg Ptychography: methodological aspects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise-model dependent iterative algorithms for Coherent Diffractive Imaging with low counting rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254535v1</w:t>
+                <w:t xml:space="preserve">hal-01254541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-model dependent iterative algorithms for Coherent Diffractive Imaging with low counting rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional microscopy of shape, density and strain in a nano-structured crystal using Bragg Ptychography: methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghammer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254541v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional high-resolution quantitative microscopy of extended crystals</w:t>
               </w:r>
@@ -10639,278 +10639,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic precision limit in steady-state and time-domain fluorescence diffuse optical imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Limite de précision pour la tomographie optique diffuse de fluorescence en régime continu et temporel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Quantum Electronics Conference CLEO EUROPE/EQEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées thématiques du GDR Ondes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688630v1</w:t>
+                <w:t xml:space="preserve">hal-01688496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limite de précision pour la tomographie optique diffuse de fluorescence en régime continu et temporel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Intrinsic precision limit in steady-state and time-domain fluorescence diffuse optical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du GDR Ondes 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Quantum Electronics Conference CLEO EUROPE/EQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688496v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
               </w:r>
@@ -11073,103 +11073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence diffuse optical tomography on a reflectance imaging set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Quantum Electronics Conference CLEO EUROPE/EQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Munich, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11322,243 +11322,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the depth resolution limit of fluorescence diffuse optical tomography.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric level-set segmentation based on the minimization of the stochastic complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Massonneau</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOPIM2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems Acivs 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.506-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688492v1</w:t>
+                <w:t xml:space="preserve">hal-00349861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric level-set segmentation based on the minimization of the stochastic complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the depth resolution limit of fluorescence diffuse optical tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galland</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems Acivs 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.506-517</w:t>
+              <w:t xml:space="preserve">TOPIM2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349861v1</w:t>
+                <w:t xml:space="preserve">hal-01688492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11576,103 +11576,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the determination of the resolution limit of fluorescence diffuse optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Molecular Imaging Congress (WMIC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11697,103 +11697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of fluorescence signals for diffuse optical imaging of small animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Optics (BIOMED 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint Petersburg (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11818,103 +11818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imaging on small animals using reflection-mode fluorescence diffuse optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics and Imaging in Biology and Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12023,51 +12023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giroussens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2025046038A1. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12432,51 +12432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9DB6E59"/>
+    <w:nsid w:val="3CC27C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12663,51 +12663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4922-7092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075198452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977967v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Aslan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Dirksen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-025-00117-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cecchini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levi-Valensi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz P K Frewein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Maier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524006547" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saugat Kandel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Maddali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nashed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jacobsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01612-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139086v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3507643" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.033525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherukara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maddali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Frazer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazar Delegan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Harmon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sullivan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01022-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03465546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Phillips" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27224-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weizeorick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Park" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenesei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438945" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hruszkewycz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.422768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Timbie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delegan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001363" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02163380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hruszkewycz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42797-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Hill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almazan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ulvestad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.001028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Holt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Holt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4798" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634450v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulvestad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.225501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charankumar Godavarthi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000609" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09827" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Polvino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003241" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berenguer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Belloir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738270v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.83" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870322v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodenburg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025914" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001626" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649563v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaegler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.12.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB18LN2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1569" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002290" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/23/4/002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WXSTB7P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457476v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042513" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.864173" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618567v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Htun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gerber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616038" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872043v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698456v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328517v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troian" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. R. Jacques" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254212v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254214v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254215v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941740v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ayuk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Girard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254535v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254541v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688630v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943248" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688496v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943310" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688492v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688614v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688610v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072875v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253307v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4922-7092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075198452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977967v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cecchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levi-Valensi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Aslan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Dirksen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-025-00117-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz P K Frewein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Maier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524006547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saugat Kandel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Maddali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nashed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jacobsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01612-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139086v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3507643" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.033525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherukara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maddali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Frazer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazar Delegan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Harmon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sullivan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01022-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03465546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Phillips" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27224-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weizeorick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Park" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenesei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438945" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hruszkewycz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.422768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Timbie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delegan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001363" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02163380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hruszkewycz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42797-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Hill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almazan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ulvestad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.001028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Holt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Holt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4798" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulvestad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.225501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charankumar Godavarthi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000609" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09827" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Polvino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003241" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berenguer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Belloir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodenburg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025914" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.83" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649575v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001626" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaegler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.12.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB18LN2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1569" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002290" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/23/4/002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WXSTB7P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457476v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042513" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.864173" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618567v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Htun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gerber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616038" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872043v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698456v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. R. Jacques" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254212v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254215v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941740v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ayuk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Girard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254541v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254535v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688496v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943248" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943310" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349861v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688492v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688614v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688610v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072875v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253307v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>