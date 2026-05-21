--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -7028,966 +7028,970 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured probes for BCDI: Toward the imaging of dynamic and distorted crystals</w:t>
+                <w:t xml:space="preserve">From Bragg CDI to Bragg Ptychography: Recent Developments and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Calvo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peng Li</w:t>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fenter</w:t>
+                <w:t xml:space="preserve">Júlia Garriga Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Bartolomé</w:t>
+                <w:t xml:space="preserve">Jiangtao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
+              <w:t xml:space="preserve">GDR CohereX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, St Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618536v1</w:t>
+                <w:t xml:space="preserve">hal-05617421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging extended single crystal lattice distortion fields with multi- peak Bragg ptychography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youssef Nashed</w:t>
+                <w:t xml:space="preserve">Structured probes for BCDI: Toward the imaging of dynamic and distorted crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618553v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Domain Dynamics of Charge-Density Wave Materials using X-ray Photon Correlation Spectroscopy at XFELs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging extended single crystal lattice distortion fields with multi- peak Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hruszkewycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saugat Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidharth Maddali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618567v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'inversion rapide pour RIM (Random Illumination Microscopy)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Labouesse</w:t>
+                <w:t xml:space="preserve">Studying Domain Dynamics of Charge-Density Wave Materials using X-ray Photon Correlation Spectroscopy at XFELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Htun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256660v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Illumination Microscopy from Variance Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'inversion rapide pour RIM (Random Illumination Microscopy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giroussens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble (38000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010108v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of the resolution-doubling of Random Illumination Microscopy using the variance of the speckled images</w:t>
+                <w:t xml:space="preserve">Random Illumination Microscopy from Variance Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616038⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.785-789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538553v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structural imaging of biominerals by vectorial ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
+                <w:t xml:space="preserve">Proof of the resolution-doubling of Random Illumination Microscopy using the variance of the speckled images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Coral Reef Symposium (ICRS 2020) (cancelled Covid-19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.1159-1162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537368v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in vectorial ptychography: towards quantitative structural imaging of biominerals</w:t>
+                <w:t xml:space="preserve">Quantitative structural imaging of biominerals by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
@@ -8018,905 +8022,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2019 (mmc2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Coral Reef Symposium (ICRS 2020) (cancelled Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106850v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-angle Bragg projection ptychography with probe retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress in vectorial ptychography: towards quantitative structural imaging of biominerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Minerals, Metals &amp; Materials Society Annual Meeting (TMS2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, San Antonio, TX, United States</w:t>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2019 (mmc2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068490v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
+                <w:t xml:space="preserve">Multi-angle Bragg projection ptychography with probe retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Minerals, Metals &amp; Materials Society Annual Meeting (TMS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Antonio, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068493v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Geometry X-ray Coherent Diffraction Imaging: Know before you go...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. O. Hruszkewycz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherence 2018: International Workshop on Phase Retrieval and Coherent Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Port Jefferson, NY, United States</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872043v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bragg Geometry X-ray Coherent Diffraction Imaging: Know before you go...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O. Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Coherence 2018: International Workshop on Phase Retrieval and Coherent Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Port Jefferson, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743528v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the illumination function for Bragg ptychography microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Li</w:t>
+                <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698456v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum contrast estimation for super-resolution fluorescence microscopy using speckle patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Labouesse</w:t>
+                <w:t xml:space="preserve">Characterising the illumination function for Bragg ptychography microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762453v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain structure retrieval of a simulated ferroelectric film via 3D Bragg ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Troian</w:t>
+                <w:t xml:space="preserve">Minimum contrast estimation for super-resolution fluorescence microscopy using speckle patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Noheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328517v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence blind structured illumination microscopy: a new reconstruction strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8925,2535 +8925,2565 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution capacity of imagers using random illuminations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Penghuan Liu</w:t>
+                <w:t xml:space="preserve">Domain structure retrieval of a simulated ferroelectric film via 3D Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Troian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582803v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-resolution capacity of imagers using random illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582750v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the meso-crystallinity arrangement of a &amp;quot;single-crystalline&amp;quot; calcareous biomineral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
+                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Talneau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328816v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. I. Pateras</w:t>
+                <w:t xml:space="preserve">Revealing the meso-crystallinity arrangement of a &amp;quot;single-crystalline&amp;quot; calcareous biomineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328800v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind fluorescence structured illumination microscopy: A new reconstruction strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Labouesse</w:t>
+                <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Pateras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Penghuan Liu</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 25e colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582220v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic distribution of orientations of crystalline domains in calcite bio-minerals revealed by high-resolution x-ray diffraction microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Godard</w:t>
+                <w:t xml:space="preserve">Blind fluorescence structured illumination microscopy: A new reconstruction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Dauphin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRF, Feb 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Actes du 25e colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254212v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Anisotropic distribution of orientations of crystalline domains in calcite bio-minerals revealed by high-resolution x-ray diffraction microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th biennal conference on on High-resolution X-ray Diffraction and Imaging (XTOP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vilards de Lans, France</w:t>
+              <w:t xml:space="preserve">ESRF User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRF, Feb 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254214v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pateras</w:t>
+                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">12th biennal conference on on High-resolution X-ray Diffraction and Imaging (XTOP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vilards de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254217v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Dauphin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254215v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind structured illumination microscopy with distorted light grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Ayuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+                <w:t xml:space="preserve">J.-P. Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Sentenac</w:t>
+                <w:t xml:space="preserve">Y. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941740v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-model dependent iterative algorithms for Coherent Diffractive Imaging with low counting rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Daillant</w:t>
+                <w:t xml:space="preserve">Blind structured illumination microscopy with distorted light grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ayuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254541v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional microscopy of shape, density and strain in a nano-structured crystal using Bragg Ptychography: methodological aspects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise-model dependent iterative algorithms for Coherent Diffractive Imaging with low counting rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254535v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional high-resolution quantitative microscopy of extended crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional microscopy of shape, density and strain in a nano-structured crystal using Bragg Ptychography: methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Chen</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254536v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limite de précision pour la tomographie optique diffuse de fluorescence en régime continu et temporel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+                <w:t xml:space="preserve">Three-dimensional high-resolution quantitative microscopy of extended crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du GDR Ondes 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688496v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic precision limit in steady-state and time-domain fluorescence diffuse optical imaging</w:t>
+                <w:t xml:space="preserve">Limite de précision pour la tomographie optique diffuse de fluorescence en régime continu et temporel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Quantum Electronics Conference CLEO EUROPE/EQEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées thématiques du GDR Ondes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688630v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
+                <w:t xml:space="preserve">Intrinsic precision limit in steady-state and time-domain fluorescence diffuse optical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Congress and General Assembly of the International Union of Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Quantum Electronics Conference CLEO EUROPE/EQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253325v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+                <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">2nd Congress and General Assembly of the International Union of Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Crystallography, Aug 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313081v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence diffuse optical tomography on a reflectance imaging set-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+                <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Carminati</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Quantum Electronics Conference CLEO EUROPE/EQEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688633v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue de quelques applications de la minimisation de la complexité stochastique pour la segmentation d'images par grille active</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+                <w:t xml:space="preserve">Luminescence diffuse optical tomography on a reflectance imaging set-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de probabilité - sélection de modèles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Quantum Electronics Conference CLEO EUROPE/EQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438728v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric level-set segmentation based on the minimization of the stochastic complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une revue de quelques applications de la minimisation de la complexité stochastique pour la segmentation d'images par grille active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems Acivs 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.506-517</w:t>
+              <w:t xml:space="preserve">Journées de probabilité - sélection de modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349861v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the depth resolution limit of fluorescence diffuse optical tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11475,138 +11505,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOPIM2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonparametric level-set segmentation based on the minimization of the stochastic complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems Acivs 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.506-517</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the determination of the resolution limit of fluorescence diffuse optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11615,119 +11740,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Molecular Imaging Congress (WMIC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of fluorescence signals for diffuse optical imaging of small animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11736,119 +11861,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Optics (BIOMED 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint Petersburg (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imaging on small animals using reflection-mode fluorescence diffuse optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11857,97 +11982,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics and Imaging in Biology and Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11957,51 +12082,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'obtention d'une image haute résolution d'un échantillon et dispositif d'imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12053,51 +12178,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2025046038A1. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12107,51 +12232,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional microscopy of extended crystals through X-ray Bragg ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12160,94 +12285,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12257,114 +12382,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pénalisée en tomographie hélicoïdale en vue de l'application à la conception d'une prothèse personnalisée du genou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12432,51 +12557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CC27C7D"/>
+    <w:nsid w:val="848F422E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12663,51 +12788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4922-7092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075198452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977967v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cecchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levi-Valensi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Aslan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Dirksen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-025-00117-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz P K Frewein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Maier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524006547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saugat Kandel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Maddali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nashed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jacobsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01612-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139086v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3507643" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.033525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherukara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maddali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Frazer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazar Delegan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Harmon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sullivan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01022-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03465546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Phillips" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27224-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weizeorick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Park" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenesei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438945" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hruszkewycz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.422768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Timbie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delegan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001363" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02163380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hruszkewycz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42797-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Hill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almazan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ulvestad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.001028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Holt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Holt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4798" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulvestad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.225501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charankumar Godavarthi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000609" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09827" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Polvino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003241" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berenguer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Belloir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodenburg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025914" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.83" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649575v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001626" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaegler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.12.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB18LN2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1569" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002290" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/23/4/002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WXSTB7P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457476v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042513" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.864173" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618567v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Htun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gerber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616038" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872043v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698456v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. R. Jacques" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254212v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254215v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941740v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ayuk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Girard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254541v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254535v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688496v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943248" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943310" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349861v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688492v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688614v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688610v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072875v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253307v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4922-7092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075198452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977967v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cecchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levi-Valensi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513436" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Aslan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Dirksen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-025-00117-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz P K Frewein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Maier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524006547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saugat Kandel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Maddali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nashed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jacobsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01612-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139086v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3507643" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.033525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherukara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maddali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Frazer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazar Delegan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Harmon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sullivan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01022-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03465546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Phillips" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27224-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weizeorick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Park" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kenesei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438945" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hruszkewycz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.422768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Timbie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delegan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001363" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02139472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02163380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hruszkewycz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42797-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Hill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almazan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ulvestad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.001028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Holt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Holt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4798" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulvestad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.225501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charankumar Godavarthi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000609" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09827" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Polvino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003241" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berenguer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Belloir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodenburg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025914" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.83" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649575v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001626" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaegler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.12.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB18LN2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1569" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002290" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/23/4/002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WXSTB7P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457476v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042513" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.864173" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garriga Ferrer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Zhao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618553v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618567v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Htun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gerber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256660v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010108v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287651" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538553v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616038" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068490v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698456v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. R. Jacques" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328816v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254212v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254214v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941740v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ayuk" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Girard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254541v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254536v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688496v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massonneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688630v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943248" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688633v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943310" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688492v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349861v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688615v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688614v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688610v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072875v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003756v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>