--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -1,1760 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1709 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-André Méquignon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">-	Maître de conférence – HDR en Génie civil et Gestion, profil du poste CNU Gestion (6) et et Génie Civil (60)  IUT, Dépt. Gestion des Entreprises et Administrations – - Resp. de la LP « Métier de Gestion et d’Administration de l’Immobilier », Chercheur au LERASS, Resp. de Axe « Dynamiques Soutenables » (13 chercheurs)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Political Decisions on Nuclear Energy: A Comparative Environmental Analysis of France and Germany in Lighting Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Criteria Perspective of Smart Lighting Systems: Environmental and Social Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Monastir, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of a Circular Economic Model for Street Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEFI CLEF CRCULADES; Association Interdisciplinaire Française pour la Recherche en Économie Circulaire, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a circular economic model for public lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ls1858153.2023.10170478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the lifespan of building external walls on depletion of natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Multivariable Statistics To Assessing Building’s Environmental Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gunia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. IWISE2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ottawa (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie des systèmes d'éclairage intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPLACE à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique de l'architecte dans son rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresi Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 96 (2), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dv.096.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Local Materials to Optimize the Eco-design of a Resilient Urban Environment in Sustainable Urban Project Process inn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Moudjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Marouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameed Muhamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Chaalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.2084-2097. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/cea.2021.090636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-materials, praxis and performance in perspective of the sustainable urban project approach. Case of the transposition of the energy tool in the assessment of the thermal conductivity of the dredged mud brick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Moudjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Semcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.1392-1407. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/jfas.v11i3.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and building lifetimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.77--86. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and the Lifetimes of Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Méquignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26/27, pp.225-232. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crau.587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville «durable»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INTERDISCIPLINARITÉ NÉCESSAIRE POUR L’AMÉLIORATION DES OUTILS D’AIDE A LA DÉCISION MULTICRITÈRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paul Sabatier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable, la norme et ses limites (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u93q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1894,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ridha Kouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Araoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;quignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ls1858153.2023.10170478" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gunia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.096.0037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04886993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Moudjari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Marouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Muhamad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chaalal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2021.090636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04887173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Semcha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v11i3.24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.05.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLZSWKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;quignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.587" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mignot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u93q" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ridha Kouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Araoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;quignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bertin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ls1858153.2023.10170478" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gunia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.096.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04886993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Moudjari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Marouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameed Muhamad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Chaalal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2021.090636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04887173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Semcha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v11i3.24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.05.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLZSWKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;quignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mignot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u93q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>