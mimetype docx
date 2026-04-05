--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc ANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Livre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marc André, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, Lyon, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’un numéro de revue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, « L’inévitable prison ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujahidin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> from France to Algeria”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Août 2019, DOI: 10.1080/13629387.2019.1644905.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, “L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p.11-33.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">durant et après la guerre d’indépendance algérienne (1961-1964) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p. 181-209.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, avril-juin 2019, p. 19-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65-4, octobre-décembre 2018, p. 7-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Algériennes : quelle citoyenneté ? (années 1930-années 1960) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2016, p. 94-116.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°669, PUF, 2014/1, p. 143-178.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Rapatriés d’Algérie et la presse. Le cas lyonnais », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers, Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 98, N°368-369, 2010, p. 421-438.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Femme(s) migrante(s) venue(s) des colonies (période coloniale) » et « Femme(s) migrante(s) venue(s) des colonies (période post-coloniale)», dans Alain Ruscio (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la France coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Paris, Éditions des Indes savantes, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance », dans Catherine Brun, Todd Shepard (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, Paris, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens face à la peine de mort », dans Robert Vial (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Peine de mort à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Mémoire active, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Avatars de l’Afrique à Lyon », dans Pierre-Yves Dufeu, Antoine Hatzenberger (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique indéfinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain, L’Harmattan-Académia, 2012, pp. 173-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des femmes en guerre », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journaux de guerre. Algérie 1954-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°12, février 2018.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendus de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claire Mauss-Copeaux, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hadjira. La ferme Ameziane et au delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">… », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2017, mis en ligne le 13 juin 2017. URL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/23100 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Marseille du Nord au Sud. À propos de : Minayo Nasiali, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Native to the Republic. Empire, Social Citizenship, and Everyday Life in Marseille since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , 15 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olivier Milhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séparer et punir. Une géographie des prisons françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, mis en ligne le 3 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lectures.revues.org/22765 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Deux livres de mémoire sur l’histoire de l’Algérie : 1/ Dalila Berbagui, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie, destins croisés. « Voyage de réconciliation » entre un fellagha et un appelé français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Éditions Bellier, 2015 ; 2/ Héliette Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orangers de la mitidja. Chronique d’une famille européenne dans l’Algérie coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Publisud, 2015 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Natalya Vince, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our fighting sisters. Nation, Memory and gender in Algeria, 1954-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern & Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La Guerre d’Algérie, le sexe et l’effroi », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 126, avril- juin 2015, pp. 187-189.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Oissila Saaidia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie coloniale. Musulmans et chrétiens : le contrôle de l’État (1830-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2015, mis en ligne le 30 mars 2015. URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/17502 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des documentaires, webdocumentaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : « De pied ferme », documentaire de Béatrice Dubell. (Sortie DVD octobre 2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Conseiller scientifique pour le webdocumentaire “Montluc entre mémoires et histoire” – Partie “Les Algériens à Montluc” </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.patrimonum.fr/montluc/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences récentes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“La justice militaire en France durant la guerre d’Algérie”, International Conference at Centre Marc Bloch, Berlin, 7th and 8th of December 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“‘Révolution’, ‘Intégration’, et caetera. L’abécédaire des luttes algériennes à Lyon durant la décolonisation et au-delà”, Conférence à la Bibliothèque municipale de Lyon Part-Dieu, 30 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Repatriating Militant Algerian Bodies: The Heritage of El-Alia Cemetery in Algiers”; Mesa, Panel “The Preservation of Historic Architecture in North African Cities” (with: Susan Slyomovics, Diana Wylie, Zeynep Çelik, Daniel Coslett), Washington DC, 17-22 Novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Herriot l’Algérien. Le rôle de la mairie de Lyon dans la guerre d’indépendance algérienne naissante », IEP Lyon, colloque « Le demi-siècle d’Édouard Herriot », Lyon, 19-20 octobre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A defeated political minority: the “messalists women” in France during the Algerian war », University of California-Los Angeles (UCLA), conférence, Center for European and Russian Studies, Los Angeles, 25 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Les Algériens à « Fort Montluc ». Militariser la répression en France durant la guerre d’indépendance algérienne (1954-1962)”, Global and Local Histories of the Algerian War of Independence, 1954-1962, and after (Natalya Vince, James McDougall, Andrea Brazzoduro), University of Oxford, du 11 au 12 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Militarizing the Metropolis ? The Army during the Algerian war in France through the “Fortress Montluc” », Maghrib Worshop, University of California, Santa Cruz, 3 mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« D’un cliché l’autre. Les Algériennes comme enjeu photographique durant la guerre d’indépendance (1954-1962) » [cliché to cliché: Algerian women and photography during the war for independence (1954-1962)], UCLA, Department of French and Francophone Studies, Los Angeles, 13 février 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc, a colonial prison in Metropolis France ? », Séminaire international d’histoire de la décolonisation (séance finale), Washington DC, 5-7 juillet 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc : the center of a colonial carceral archipelago », International Conference “Colonial incarceration in the 20th century: a comparative approach on the 80th anniversary of the Tarrafal camp (Cape Verde)”, Lisbon, 21-23 July 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Asthenia and anorexia in a 53-year-old woman].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brentuximab Vedotin addition to Gemcitabine in Relapsed or Refractory Peripheral T-cell Lymphoma: a LYSA Phase II Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krimo Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Lecolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.6292-6304. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024015787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05247443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes algériens, femmes françaises. Sexe, amour et conjugalité dans une France en guerre (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le Front de Libération Nationale exécutait ses « sœurs ». Guerre civile algérienne, justice expéditive et violence sexuée en France entre 1954 et 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point aveugle de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La justice a longtemps été au service des agresseurs. Entretien avec Christelle Taraud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Taraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences patriarcales et justice, 227, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire de familles. Le mouvement national algérien (MNA) et son organisation durant la guerre d’indépendance algérienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicités judiciaires. Les Algériennes au croisement des violences patriarcales dans la France des années 1950-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser ? Une question légitime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.3. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bris de prison ». Des mutineries de la guerre d’Algérie aux révoltes des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud durant et après la guerre d’indépendance algérienne (1961-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.195-223. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'Inévitable prison, 1 (20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of Mujahidin from France to Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2019.1644905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65-4 (4), pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algériennes : quelle citoyenneté ? (années 1930-années 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.94-116. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (669), pp.143-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rapatriés d’Algérie et la presse. Le cas lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (368-369), pp.421-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prison pour mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.572, 2022, 979-10-362-0573-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-84788-840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapatriements et immigration : deux ingénieries d'Etat opposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Scioldo-Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juifs et Musulmans, de la France coloniale à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Brun, Todd Shepard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, pp.253-274, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc ANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Livre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marc André, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, Lyon, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’un numéro de revue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, « L’inévitable prison ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujahidin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> from France to Algeria”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Août 2019, DOI: 10.1080/13629387.2019.1644905.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, “L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p.11-33.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">durant et après la guerre d’indépendance algérienne (1961-1964) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p. 181-209.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, avril-juin 2019, p. 19-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65-4, octobre-décembre 2018, p. 7-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Algériennes : quelle citoyenneté ? (années 1930-années 1960) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2016, p. 94-116.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°669, PUF, 2014/1, p. 143-178.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Rapatriés d’Algérie et la presse. Le cas lyonnais », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers, Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 98, N°368-369, 2010, p. 421-438.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Femme(s) migrante(s) venue(s) des colonies (période coloniale) » et « Femme(s) migrante(s) venue(s) des colonies (période post-coloniale)», dans Alain Ruscio (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la France coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Paris, Éditions des Indes savantes, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance », dans Catherine Brun, Todd Shepard (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, Paris, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens face à la peine de mort », dans Robert Vial (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Peine de mort à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Mémoire active, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Avatars de l’Afrique à Lyon », dans Pierre-Yves Dufeu, Antoine Hatzenberger (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique indéfinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain, L’Harmattan-Académia, 2012, pp. 173-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des femmes en guerre », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journaux de guerre. Algérie 1954-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°12, février 2018.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendus de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claire Mauss-Copeaux, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hadjira. La ferme Ameziane et au delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">… », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2017, mis en ligne le 13 juin 2017. URL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/23100 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Marseille du Nord au Sud. À propos de : Minayo Nasiali, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Native to the Republic. Empire, Social Citizenship, and Everyday Life in Marseille since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , 15 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olivier Milhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séparer et punir. Une géographie des prisons françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, mis en ligne le 3 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lectures.revues.org/22765 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Deux livres de mémoire sur l’histoire de l’Algérie : 1/ Dalila Berbagui, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie, destins croisés. « Voyage de réconciliation » entre un fellagha et un appelé français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Éditions Bellier, 2015 ; 2/ Héliette Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orangers de la mitidja. Chronique d’une famille européenne dans l’Algérie coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Publisud, 2015 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Natalya Vince, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our fighting sisters. Nation, Memory and gender in Algeria, 1954-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern & Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La Guerre d’Algérie, le sexe et l’effroi », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 126, avril- juin 2015, pp. 187-189.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Oissila Saaidia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie coloniale. Musulmans et chrétiens : le contrôle de l’État (1830-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2015, mis en ligne le 30 mars 2015. URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/17502 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des documentaires, webdocumentaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : « De pied ferme », documentaire de Béatrice Dubell. (Sortie DVD octobre 2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Conseiller scientifique pour le webdocumentaire “Montluc entre mémoires et histoire” – Partie “Les Algériens à Montluc” </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.patrimonum.fr/montluc/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences récentes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“La justice militaire en France durant la guerre d’Algérie”, International Conference at Centre Marc Bloch, Berlin, 7th and 8th of December 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“‘Révolution’, ‘Intégration’, et caetera. L’abécédaire des luttes algériennes à Lyon durant la décolonisation et au-delà”, Conférence à la Bibliothèque municipale de Lyon Part-Dieu, 30 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Repatriating Militant Algerian Bodies: The Heritage of El-Alia Cemetery in Algiers”; Mesa, Panel “The Preservation of Historic Architecture in North African Cities” (with: Susan Slyomovics, Diana Wylie, Zeynep Çelik, Daniel Coslett), Washington DC, 17-22 Novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Herriot l’Algérien. Le rôle de la mairie de Lyon dans la guerre d’indépendance algérienne naissante », IEP Lyon, colloque « Le demi-siècle d’Édouard Herriot », Lyon, 19-20 octobre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A defeated political minority: the “messalists women” in France during the Algerian war », University of California-Los Angeles (UCLA), conférence, Center for European and Russian Studies, Los Angeles, 25 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Les Algériens à « Fort Montluc ». Militariser la répression en France durant la guerre d’indépendance algérienne (1954-1962)”, Global and Local Histories of the Algerian War of Independence, 1954-1962, and after (Natalya Vince, James McDougall, Andrea Brazzoduro), University of Oxford, du 11 au 12 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Militarizing the Metropolis ? The Army during the Algerian war in France through the “Fortress Montluc” », Maghrib Worshop, University of California, Santa Cruz, 3 mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« D’un cliché l’autre. Les Algériennes comme enjeu photographique durant la guerre d’indépendance (1954-1962) » [cliché to cliché: Algerian women and photography during the war for independence (1954-1962)], UCLA, Department of French and Francophone Studies, Los Angeles, 13 février 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc, a colonial prison in Metropolis France ? », Séminaire international d’histoire de la décolonisation (séance finale), Washington DC, 5-7 juillet 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc : the center of a colonial carceral archipelago », International Conference “Colonial incarceration in the 20th century: a comparative approach on the 80th anniversary of the Tarrafal camp (Cape Verde)”, Lisbon, 21-23 July 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Asthenia and anorexia in a 53-year-old woman].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brentuximab Vedotin addition to Gemcitabine in Relapsed or Refractory Peripheral T-cell Lymphoma: a LYSA Phase II Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krimo Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Lecolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.6292-6304. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024015787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05247443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le Front de Libération Nationale exécutait ses « sœurs ». Guerre civile algérienne, justice expéditive et violence sexuée en France entre 1954 et 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes algériens, femmes françaises. Sexe, amour et conjugalité dans une France en guerre (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point aveugle de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La justice a longtemps été au service des agresseurs. Entretien avec Christelle Taraud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Taraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences patriarcales et justice, 227, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire de familles. Le mouvement national algérien (MNA) et son organisation durant la guerre d’indépendance algérienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicités judiciaires. Les Algériennes au croisement des violences patriarcales dans la France des années 1950-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bris de prison ». Des mutineries de la guerre d’Algérie aux révoltes des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser ? Une question légitime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.3. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud durant et après la guerre d’indépendance algérienne (1961-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.195-223. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'Inévitable prison, 1 (20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of Mujahidin from France to Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2019.1644905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65-4 (4), pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algériennes : quelle citoyenneté ? (années 1930-années 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.94-116. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (669), pp.143-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rapatriés d’Algérie et la presse. Le cas lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (368-369), pp.421-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prison pour mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.572, 2022, 979-10-362-0573-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-84788-840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapatriements et immigration : deux ingénieries d'Etat opposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Scioldo-Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juifs et Musulmans, de la France coloniale à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Brun, Todd Shepard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, pp.253-274, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54A4B991"/>
+    <w:nsid w:val="6BF9A063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="182F389A"/>
+    <w:nsid w:val="F5A0023D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="796EF8D0"/>
+    <w:nsid w:val="EB0047DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E0234CA"/>
+    <w:nsid w:val="075DED25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EBB726FD"/>
+    <w:nsid w:val="AF1F6B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="52A3B1EE"/>
+    <w:nsid w:val="3270A227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0C3D9B0A"/>
+    <w:nsid w:val="7F91F26C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="EAB78DAA"/>
+    <w:nsid w:val="DA3A8823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1394,51 +1394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/23100" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lectures.revues.org/22765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/17502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.patrimonum.fr/montluc/credits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fayard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Smets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trefond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2025.06.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo Bouabdallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Lecolant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hacini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Laribi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2019.1644905" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100386650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Scioldo-Zurcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/23100" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lectures.revues.org/22765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/17502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.patrimonum.fr/montluc/credits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fayard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Smets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trefond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2025.06.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo Bouabdallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Lecolant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hacini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Laribi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2019.1644905" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100386650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Scioldo-Zurcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>