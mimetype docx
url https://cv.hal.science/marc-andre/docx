--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc ANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Livre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marc André, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, Lyon, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’un numéro de revue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, « L’inévitable prison ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujahidin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> from France to Algeria”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Août 2019, DOI: 10.1080/13629387.2019.1644905.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, “L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p.11-33.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">durant et après la guerre d’indépendance algérienne (1961-1964) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p. 181-209.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, avril-juin 2019, p. 19-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65-4, octobre-décembre 2018, p. 7-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Algériennes : quelle citoyenneté ? (années 1930-années 1960) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2016, p. 94-116.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°669, PUF, 2014/1, p. 143-178.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Rapatriés d’Algérie et la presse. Le cas lyonnais », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers, Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 98, N°368-369, 2010, p. 421-438.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Femme(s) migrante(s) venue(s) des colonies (période coloniale) » et « Femme(s) migrante(s) venue(s) des colonies (période post-coloniale)», dans Alain Ruscio (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la France coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Paris, Éditions des Indes savantes, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance », dans Catherine Brun, Todd Shepard (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, Paris, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens face à la peine de mort », dans Robert Vial (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Peine de mort à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Mémoire active, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Avatars de l’Afrique à Lyon », dans Pierre-Yves Dufeu, Antoine Hatzenberger (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique indéfinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain, L’Harmattan-Académia, 2012, pp. 173-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des femmes en guerre », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journaux de guerre. Algérie 1954-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°12, février 2018.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendus de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claire Mauss-Copeaux, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hadjira. La ferme Ameziane et au delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">… », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2017, mis en ligne le 13 juin 2017. URL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/23100 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Marseille du Nord au Sud. À propos de : Minayo Nasiali, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Native to the Republic. Empire, Social Citizenship, and Everyday Life in Marseille since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , 15 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olivier Milhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séparer et punir. Une géographie des prisons françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, mis en ligne le 3 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lectures.revues.org/22765 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Deux livres de mémoire sur l’histoire de l’Algérie : 1/ Dalila Berbagui, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie, destins croisés. « Voyage de réconciliation » entre un fellagha et un appelé français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Éditions Bellier, 2015 ; 2/ Héliette Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orangers de la mitidja. Chronique d’une famille européenne dans l’Algérie coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Publisud, 2015 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Natalya Vince, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our fighting sisters. Nation, Memory and gender in Algeria, 1954-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern & Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La Guerre d’Algérie, le sexe et l’effroi », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 126, avril- juin 2015, pp. 187-189.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Oissila Saaidia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie coloniale. Musulmans et chrétiens : le contrôle de l’État (1830-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2015, mis en ligne le 30 mars 2015. URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/17502 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des documentaires, webdocumentaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : « De pied ferme », documentaire de Béatrice Dubell. (Sortie DVD octobre 2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Conseiller scientifique pour le webdocumentaire “Montluc entre mémoires et histoire” – Partie “Les Algériens à Montluc” </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.patrimonum.fr/montluc/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences récentes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“La justice militaire en France durant la guerre d’Algérie”, International Conference at Centre Marc Bloch, Berlin, 7th and 8th of December 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“‘Révolution’, ‘Intégration’, et caetera. L’abécédaire des luttes algériennes à Lyon durant la décolonisation et au-delà”, Conférence à la Bibliothèque municipale de Lyon Part-Dieu, 30 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Repatriating Militant Algerian Bodies: The Heritage of El-Alia Cemetery in Algiers”; Mesa, Panel “The Preservation of Historic Architecture in North African Cities” (with: Susan Slyomovics, Diana Wylie, Zeynep Çelik, Daniel Coslett), Washington DC, 17-22 Novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Herriot l’Algérien. Le rôle de la mairie de Lyon dans la guerre d’indépendance algérienne naissante », IEP Lyon, colloque « Le demi-siècle d’Édouard Herriot », Lyon, 19-20 octobre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A defeated political minority: the “messalists women” in France during the Algerian war », University of California-Los Angeles (UCLA), conférence, Center for European and Russian Studies, Los Angeles, 25 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Les Algériens à « Fort Montluc ». Militariser la répression en France durant la guerre d’indépendance algérienne (1954-1962)”, Global and Local Histories of the Algerian War of Independence, 1954-1962, and after (Natalya Vince, James McDougall, Andrea Brazzoduro), University of Oxford, du 11 au 12 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Militarizing the Metropolis ? The Army during the Algerian war in France through the “Fortress Montluc” », Maghrib Worshop, University of California, Santa Cruz, 3 mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« D’un cliché l’autre. Les Algériennes comme enjeu photographique durant la guerre d’indépendance (1954-1962) » [cliché to cliché: Algerian women and photography during the war for independence (1954-1962)], UCLA, Department of French and Francophone Studies, Los Angeles, 13 février 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc, a colonial prison in Metropolis France ? », Séminaire international d’histoire de la décolonisation (séance finale), Washington DC, 5-7 juillet 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc : the center of a colonial carceral archipelago », International Conference “Colonial incarceration in the 20th century: a comparative approach on the 80th anniversary of the Tarrafal camp (Cape Verde)”, Lisbon, 21-23 July 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Asthenia and anorexia in a 53-year-old woman].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brentuximab Vedotin addition to Gemcitabine in Relapsed or Refractory Peripheral T-cell Lymphoma: a LYSA Phase II Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krimo Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Lecolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.6292-6304. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024015787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05247443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le Front de Libération Nationale exécutait ses « sœurs ». Guerre civile algérienne, justice expéditive et violence sexuée en France entre 1954 et 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes algériens, femmes françaises. Sexe, amour et conjugalité dans une France en guerre (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point aveugle de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La justice a longtemps été au service des agresseurs. Entretien avec Christelle Taraud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Taraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences patriarcales et justice, 227, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire de familles. Le mouvement national algérien (MNA) et son organisation durant la guerre d’indépendance algérienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicités judiciaires. Les Algériennes au croisement des violences patriarcales dans la France des années 1950-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bris de prison ». Des mutineries de la guerre d’Algérie aux révoltes des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser ? Une question légitime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.3. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud durant et après la guerre d’indépendance algérienne (1961-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.195-223. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'Inévitable prison, 1 (20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of Mujahidin from France to Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2019.1644905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65-4 (4), pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algériennes : quelle citoyenneté ? (années 1930-années 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.94-116. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (669), pp.143-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rapatriés d’Algérie et la presse. Le cas lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (368-369), pp.421-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prison pour mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.572, 2022, 979-10-362-0573-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-84788-840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapatriements et immigration : deux ingénieries d'Etat opposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Scioldo-Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juifs et Musulmans, de la France coloniale à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Brun, Todd Shepard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, pp.253-274, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc ANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Livre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marc André, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, Lyon, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’un numéro de revue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, « L’inévitable prison ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujahidin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> from France to Algeria”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Août 2019, DOI: 10.1080/13629387.2019.1644905.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, “L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p.11-33.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">durant et après la guerre d’indépendance algérienne (1961-1964) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p. 181-209.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, avril-juin 2019, p. 19-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65-4, octobre-décembre 2018, p. 7-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Algériennes : quelle citoyenneté ? (années 1930-années 1960) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2016, p. 94-116.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°669, PUF, 2014/1, p. 143-178.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Rapatriés d’Algérie et la presse. Le cas lyonnais », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers, Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 98, N°368-369, 2010, p. 421-438.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Femme(s) migrante(s) venue(s) des colonies (période coloniale) » et « Femme(s) migrante(s) venue(s) des colonies (période post-coloniale)», dans Alain Ruscio (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la France coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Paris, Éditions des Indes savantes, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance », dans Catherine Brun, Todd Shepard (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, Paris, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens face à la peine de mort », dans Robert Vial (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Peine de mort à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Mémoire active, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Avatars de l’Afrique à Lyon », dans Pierre-Yves Dufeu, Antoine Hatzenberger (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique indéfinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain, L’Harmattan-Académia, 2012, pp. 173-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des femmes en guerre », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journaux de guerre. Algérie 1954-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°12, février 2018.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendus de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claire Mauss-Copeaux, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hadjira. La ferme Ameziane et au delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">… », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2017, mis en ligne le 13 juin 2017. URL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/23100 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Marseille du Nord au Sud. À propos de : Minayo Nasiali, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Native to the Republic. Empire, Social Citizenship, and Everyday Life in Marseille since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , 15 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olivier Milhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séparer et punir. Une géographie des prisons françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, mis en ligne le 3 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lectures.revues.org/22765 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Deux livres de mémoire sur l’histoire de l’Algérie : 1/ Dalila Berbagui, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie, destins croisés. « Voyage de réconciliation » entre un fellagha et un appelé français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Éditions Bellier, 2015 ; 2/ Héliette Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orangers de la mitidja. Chronique d’une famille européenne dans l’Algérie coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Publisud, 2015 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Natalya Vince, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our fighting sisters. Nation, Memory and gender in Algeria, 1954-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern & Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La Guerre d’Algérie, le sexe et l’effroi », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 126, avril- juin 2015, pp. 187-189.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Oissila Saaidia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie coloniale. Musulmans et chrétiens : le contrôle de l’État (1830-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2015, mis en ligne le 30 mars 2015. URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/17502 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des documentaires, webdocumentaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : « De pied ferme », documentaire de Béatrice Dubell. (Sortie DVD octobre 2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Conseiller scientifique pour le webdocumentaire “Montluc entre mémoires et histoire” – Partie “Les Algériens à Montluc” </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.patrimonum.fr/montluc/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences récentes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“La justice militaire en France durant la guerre d’Algérie”, International Conference at Centre Marc Bloch, Berlin, 7th and 8th of December 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“‘Révolution’, ‘Intégration’, et caetera. L’abécédaire des luttes algériennes à Lyon durant la décolonisation et au-delà”, Conférence à la Bibliothèque municipale de Lyon Part-Dieu, 30 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Repatriating Militant Algerian Bodies: The Heritage of El-Alia Cemetery in Algiers”; Mesa, Panel “The Preservation of Historic Architecture in North African Cities” (with: Susan Slyomovics, Diana Wylie, Zeynep Çelik, Daniel Coslett), Washington DC, 17-22 Novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Herriot l’Algérien. Le rôle de la mairie de Lyon dans la guerre d’indépendance algérienne naissante », IEP Lyon, colloque « Le demi-siècle d’Édouard Herriot », Lyon, 19-20 octobre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A defeated political minority: the “messalists women” in France during the Algerian war », University of California-Los Angeles (UCLA), conférence, Center for European and Russian Studies, Los Angeles, 25 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Les Algériens à « Fort Montluc ». Militariser la répression en France durant la guerre d’indépendance algérienne (1954-1962)”, Global and Local Histories of the Algerian War of Independence, 1954-1962, and after (Natalya Vince, James McDougall, Andrea Brazzoduro), University of Oxford, du 11 au 12 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Militarizing the Metropolis ? The Army during the Algerian war in France through the “Fortress Montluc” », Maghrib Worshop, University of California, Santa Cruz, 3 mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« D’un cliché l’autre. Les Algériennes comme enjeu photographique durant la guerre d’indépendance (1954-1962) » [cliché to cliché: Algerian women and photography during the war for independence (1954-1962)], UCLA, Department of French and Francophone Studies, Los Angeles, 13 février 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc, a colonial prison in Metropolis France ? », Séminaire international d’histoire de la décolonisation (séance finale), Washington DC, 5-7 juillet 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc : the center of a colonial carceral archipelago », International Conference “Colonial incarceration in the 20th century: a comparative approach on the 80th anniversary of the Tarrafal camp (Cape Verde)”, Lisbon, 21-23 July 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brentuximab Vedotin addition to Gemcitabine in Relapsed or Refractory Peripheral T-cell Lymphoma: a LYSA Phase II Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krimo Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Lecolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.6292-6304. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024015787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05247443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Asthenia and anorexia in a 53-year-old woman].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes algériens, femmes françaises. Sexe, amour et conjugalité dans une France en guerre (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le Front de Libération Nationale exécutait ses « sœurs ». Guerre civile algérienne, justice expéditive et violence sexuée en France entre 1954 et 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point aveugle de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La justice a longtemps été au service des agresseurs. Entretien avec Christelle Taraud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Taraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences patriarcales et justice, 227, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicités judiciaires. Les Algériennes au croisement des violences patriarcales dans la France des années 1950-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire de familles. Le mouvement national algérien (MNA) et son organisation durant la guerre d’indépendance algérienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser ? Une question légitime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.3. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bris de prison ». Des mutineries de la guerre d’Algérie aux révoltes des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'Inévitable prison, 1 (20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of Mujahidin from France to Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2019.1644905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud durant et après la guerre d’indépendance algérienne (1961-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.195-223. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65-4 (4), pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algériennes : quelle citoyenneté ? (années 1930-années 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.94-116. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (669), pp.143-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rapatriés d’Algérie et la presse. Le cas lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (368-369), pp.421-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prison pour mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.572, 2022, 979-10-362-0573-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-84788-840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapatriements et immigration : deux ingénieries d'Etat opposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Scioldo-Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juifs et Musulmans, de la France coloniale à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Brun, Todd Shepard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, pp.253-274, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BF9A063"/>
+    <w:nsid w:val="94854B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F5A0023D"/>
+    <w:nsid w:val="76F99A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EB0047DF"/>
+    <w:nsid w:val="CDE4331D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="075DED25"/>
+    <w:nsid w:val="6F89EA95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AF1F6B83"/>
+    <w:nsid w:val="3A7DAF45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3270A227"/>
+    <w:nsid w:val="589445A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7F91F26C"/>
+    <w:nsid w:val="D71F8A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DA3A8823"/>
+    <w:nsid w:val="B8AF3CBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1394,51 +1394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/23100" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lectures.revues.org/22765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/17502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.patrimonum.fr/montluc/credits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fayard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Smets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trefond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2025.06.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo Bouabdallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Lecolant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hacini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Laribi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2019.1644905" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100386650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Scioldo-Zurcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/23100" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lectures.revues.org/22765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/17502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.patrimonum.fr/montluc/credits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo Bouabdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Lecolant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hacini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Laribi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015787" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fayard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Smets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trefond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2025.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2019.1644905" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100386650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Scioldo-Zurcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>