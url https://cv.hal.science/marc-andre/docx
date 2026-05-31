--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc ANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Livre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marc André, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, Lyon, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’un numéro de revue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, « L’inévitable prison ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujahidin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> from France to Algeria”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Août 2019, DOI: 10.1080/13629387.2019.1644905.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, “L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p.11-33.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">durant et après la guerre d’indépendance algérienne (1961-1964) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p. 181-209.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, avril-juin 2019, p. 19-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65-4, octobre-décembre 2018, p. 7-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Algériennes : quelle citoyenneté ? (années 1930-années 1960) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2016, p. 94-116.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°669, PUF, 2014/1, p. 143-178.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Rapatriés d’Algérie et la presse. Le cas lyonnais », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers, Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 98, N°368-369, 2010, p. 421-438.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Femme(s) migrante(s) venue(s) des colonies (période coloniale) » et « Femme(s) migrante(s) venue(s) des colonies (période post-coloniale)», dans Alain Ruscio (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la France coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Paris, Éditions des Indes savantes, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance », dans Catherine Brun, Todd Shepard (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, Paris, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens face à la peine de mort », dans Robert Vial (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Peine de mort à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Mémoire active, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Avatars de l’Afrique à Lyon », dans Pierre-Yves Dufeu, Antoine Hatzenberger (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique indéfinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain, L’Harmattan-Académia, 2012, pp. 173-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des femmes en guerre », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journaux de guerre. Algérie 1954-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°12, février 2018.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendus de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claire Mauss-Copeaux, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hadjira. La ferme Ameziane et au delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">… », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2017, mis en ligne le 13 juin 2017. URL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/23100 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Marseille du Nord au Sud. À propos de : Minayo Nasiali, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Native to the Republic. Empire, Social Citizenship, and Everyday Life in Marseille since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , 15 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olivier Milhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séparer et punir. Une géographie des prisons françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, mis en ligne le 3 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lectures.revues.org/22765 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Deux livres de mémoire sur l’histoire de l’Algérie : 1/ Dalila Berbagui, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie, destins croisés. « Voyage de réconciliation » entre un fellagha et un appelé français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Éditions Bellier, 2015 ; 2/ Héliette Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orangers de la mitidja. Chronique d’une famille européenne dans l’Algérie coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Publisud, 2015 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Natalya Vince, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our fighting sisters. Nation, Memory and gender in Algeria, 1954-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern & Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La Guerre d’Algérie, le sexe et l’effroi », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 126, avril- juin 2015, pp. 187-189.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Oissila Saaidia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie coloniale. Musulmans et chrétiens : le contrôle de l’État (1830-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2015, mis en ligne le 30 mars 2015. URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/17502 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des documentaires, webdocumentaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : « De pied ferme », documentaire de Béatrice Dubell. (Sortie DVD octobre 2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Conseiller scientifique pour le webdocumentaire “Montluc entre mémoires et histoire” – Partie “Les Algériens à Montluc” </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.patrimonum.fr/montluc/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences récentes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“La justice militaire en France durant la guerre d’Algérie”, International Conference at Centre Marc Bloch, Berlin, 7th and 8th of December 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“‘Révolution’, ‘Intégration’, et caetera. L’abécédaire des luttes algériennes à Lyon durant la décolonisation et au-delà”, Conférence à la Bibliothèque municipale de Lyon Part-Dieu, 30 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Repatriating Militant Algerian Bodies: The Heritage of El-Alia Cemetery in Algiers”; Mesa, Panel “The Preservation of Historic Architecture in North African Cities” (with: Susan Slyomovics, Diana Wylie, Zeynep Çelik, Daniel Coslett), Washington DC, 17-22 Novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Herriot l’Algérien. Le rôle de la mairie de Lyon dans la guerre d’indépendance algérienne naissante », IEP Lyon, colloque « Le demi-siècle d’Édouard Herriot », Lyon, 19-20 octobre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A defeated political minority: the “messalists women” in France during the Algerian war », University of California-Los Angeles (UCLA), conférence, Center for European and Russian Studies, Los Angeles, 25 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Les Algériens à « Fort Montluc ». Militariser la répression en France durant la guerre d’indépendance algérienne (1954-1962)”, Global and Local Histories of the Algerian War of Independence, 1954-1962, and after (Natalya Vince, James McDougall, Andrea Brazzoduro), University of Oxford, du 11 au 12 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Militarizing the Metropolis ? The Army during the Algerian war in France through the “Fortress Montluc” », Maghrib Worshop, University of California, Santa Cruz, 3 mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« D’un cliché l’autre. Les Algériennes comme enjeu photographique durant la guerre d’indépendance (1954-1962) » [cliché to cliché: Algerian women and photography during the war for independence (1954-1962)], UCLA, Department of French and Francophone Studies, Los Angeles, 13 février 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc, a colonial prison in Metropolis France ? », Séminaire international d’histoire de la décolonisation (séance finale), Washington DC, 5-7 juillet 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc : the center of a colonial carceral archipelago », International Conference “Colonial incarceration in the 20th century: a comparative approach on the 80th anniversary of the Tarrafal camp (Cape Verde)”, Lisbon, 21-23 July 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brentuximab Vedotin addition to Gemcitabine in Relapsed or Refractory Peripheral T-cell Lymphoma: a LYSA Phase II Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krimo Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Lecolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.6292-6304. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024015787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05247443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Asthenia and anorexia in a 53-year-old woman].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes algériens, femmes françaises. Sexe, amour et conjugalité dans une France en guerre (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le Front de Libération Nationale exécutait ses « sœurs ». Guerre civile algérienne, justice expéditive et violence sexuée en France entre 1954 et 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point aveugle de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La justice a longtemps été au service des agresseurs. Entretien avec Christelle Taraud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Taraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences patriarcales et justice, 227, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicités judiciaires. Les Algériennes au croisement des violences patriarcales dans la France des années 1950-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire de familles. Le mouvement national algérien (MNA) et son organisation durant la guerre d’indépendance algérienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser ? Une question légitime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.3. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bris de prison ». Des mutineries de la guerre d’Algérie aux révoltes des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'Inévitable prison, 1 (20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of Mujahidin from France to Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2019.1644905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud durant et après la guerre d’indépendance algérienne (1961-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.195-223. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65-4 (4), pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algériennes : quelle citoyenneté ? (années 1930-années 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.94-116. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (669), pp.143-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rapatriés d’Algérie et la presse. Le cas lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (368-369), pp.421-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prison pour mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.572, 2022, 979-10-362-0573-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-84788-840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapatriements et immigration : deux ingénieries d'Etat opposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Scioldo-Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juifs et Musulmans, de la France coloniale à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Brun, Todd Shepard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, pp.253-274, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc ANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Livre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marc André, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, Lyon, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’un numéro de revue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, « L’inévitable prison ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujahidin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> from France to Algeria”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Août 2019, DOI: 10.1080/13629387.2019.1644905.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Susan Slyomovics, “L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p.11-33.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">durant et après la guerre d’indépendance algérienne (1961-1964) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019/1, p. 181-209.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, avril-juin 2019, p. 19-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65-4, octobre-décembre 2018, p. 7-32.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Algériennes : quelle citoyenneté ? (années 1930-années 1960) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mai 2016, p. 94-116.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°669, PUF, 2014/1, p. 143-178.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Rapatriés d’Algérie et la presse. Le cas lyonnais », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers, Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 98, N°368-369, 2010, p. 421-438.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Femme(s) migrante(s) venue(s) des colonies (période coloniale) » et « Femme(s) migrante(s) venue(s) des colonies (période post-coloniale)», dans Alain Ruscio (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la France coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Paris, Éditions des Indes savantes, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance », dans Catherine Brun, Todd Shepard (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, Paris, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Algériens face à la peine de mort », dans Robert Vial (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Peine de mort à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Mémoire active, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les Avatars de l’Afrique à Lyon », dans Pierre-Yves Dufeu, Antoine Hatzenberger (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique indéfinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain, L’Harmattan-Académia, 2012, pp. 173-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des femmes en guerre », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journaux de guerre. Algérie 1954-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°12, février 2018.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendus de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claire Mauss-Copeaux, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hadjira. La ferme Ameziane et au delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">… », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2017, mis en ligne le 13 juin 2017. URL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/23100 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Marseille du Nord au Sud. À propos de : Minayo Nasiali, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Native to the Republic. Empire, Social Citizenship, and Everyday Life in Marseille since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , 15 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olivier Milhaud, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séparer et punir. Une géographie des prisons françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, mis en ligne le 3 mai 2017. URL : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lectures.revues.org/22765 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Deux livres de mémoire sur l’histoire de l’Algérie : 1/ Dalila Berbagui, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie, destins croisés. « Voyage de réconciliation » entre un fellagha et un appelé français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon : Éditions Bellier, 2015 ; 2/ Héliette Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orangers de la mitidja. Chronique d’une famille européenne dans l’Algérie coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Publisud, 2015 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Natalya Vince, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our fighting sisters. Nation, Memory and gender in Algeria, 1954-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern & Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La Guerre d’Algérie, le sexe et l’effroi », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 126, avril- juin 2015, pp. 187-189.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Oissila Saaidia, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algérie coloniale. Musulmans et chrétiens : le contrôle de l’État (1830-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [En ligne], Les comptes rendus, 2015, mis en ligne le 30 mars 2015. URL : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/17502 (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des documentaires, webdocumentaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : « De pied ferme », documentaire de Béatrice Dubell. (Sortie DVD octobre 2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Conseiller scientifique pour le webdocumentaire “Montluc entre mémoires et histoire” – Partie “Les Algériens à Montluc” </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.patrimonum.fr/montluc/credits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences récentes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“La justice militaire en France durant la guerre d’Algérie”, International Conference at Centre Marc Bloch, Berlin, 7th and 8th of December 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“‘Révolution’, ‘Intégration’, et caetera. L’abécédaire des luttes algériennes à Lyon durant la décolonisation et au-delà”, Conférence à la Bibliothèque municipale de Lyon Part-Dieu, 30 novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Repatriating Militant Algerian Bodies: The Heritage of El-Alia Cemetery in Algiers”; Mesa, Panel “The Preservation of Historic Architecture in North African Cities” (with: Susan Slyomovics, Diana Wylie, Zeynep Çelik, Daniel Coslett), Washington DC, 17-22 Novembre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Herriot l’Algérien. Le rôle de la mairie de Lyon dans la guerre d’indépendance algérienne naissante », IEP Lyon, colloque « Le demi-siècle d’Édouard Herriot », Lyon, 19-20 octobre 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A defeated political minority: the “messalists women” in France during the Algerian war », University of California-Los Angeles (UCLA), conférence, Center for European and Russian Studies, Los Angeles, 25 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Les Algériens à « Fort Montluc ». Militariser la répression en France durant la guerre d’indépendance algérienne (1954-1962)”, Global and Local Histories of the Algerian War of Independence, 1954-1962, and after (Natalya Vince, James McDougall, Andrea Brazzoduro), University of Oxford, du 11 au 12 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Militarizing the Metropolis ? The Army during the Algerian war in France through the “Fortress Montluc” », Maghrib Worshop, University of California, Santa Cruz, 3 mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« D’un cliché l’autre. Les Algériennes comme enjeu photographique durant la guerre d’indépendance (1954-1962) » [cliché to cliché: Algerian women and photography during the war for independence (1954-1962)], UCLA, Department of French and Francophone Studies, Los Angeles, 13 février 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc, a colonial prison in Metropolis France ? », Séminaire international d’histoire de la décolonisation (séance finale), Washington DC, 5-7 juillet 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Montluc : the center of a colonial carceral archipelago », International Conference “Colonial incarceration in the 20th century: a comparative approach on the 80th anniversary of the Tarrafal camp (Cape Verde)”, Lisbon, 21-23 July 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brentuximab Vedotin addition to Gemcitabine in Relapsed or Refractory Peripheral T-cell Lymphoma: a LYSA Phase II Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krimo Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Lecolant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.6292-6304. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024015787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05247443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Asthenia and anorexia in a 53-year-old woman].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le Front de Libération Nationale exécutait ses « sœurs ». Guerre civile algérienne, justice expéditive et violence sexuée en France entre 1954 et 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes algériens, femmes françaises. Sexe, amour et conjugalité dans une France en guerre (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point aveugle de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La justice a longtemps été au service des agresseurs. Entretien avec Christelle Taraud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Taraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences patriarcales et justice, 227, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complicités judiciaires. Les Algériennes au croisement des violences patriarcales dans la France des années 1950-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, p. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire de familles. Le mouvement national algérien (MNA) et son organisation durant la guerre d’indépendance algérienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bris de prison ». Des mutineries de la guerre d’Algérie aux révoltes des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser ? Une question légitime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°216 (4), pp.3. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.216.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inévitable prison. Éléments introductifs à une étude du système carcéral en Algérie de la conquête coloniale à la gestion de son héritage aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'Inévitable prison, 1 (20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the « Quarter of the Executed » to the « Martyrs’ Quarter »: Political Stakes and Memorial Implications of Repatriating the Bodies of Mujahidin from France to Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2019.1644905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences carcérales et traductions picturales. Le témoignage du peintre et objecteur de conscience Didier Poiraud durant et après la guerre d’indépendance algérienne (1961-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.195-223. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.4940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requérir la peine de mort. Les magistrats militaires entre la France et l’Algérie durant la guerre d’indépendance algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Algériens à Montluc. Militarisation de la répression en France durant la guerre d’indépendance algérienne (1954-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65-4 (4), pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algériennes : quelle citoyenneté ? (années 1930-années 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.94-116. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Groupes de choc du FLN. Particularités de la guerre d’indépendance algérienne en métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (669), pp.143-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rapatriés d’Algérie et la presse. Le cas lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (368-369), pp.421-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prison pour mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.572, 2022, 979-10-362-0573-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes dévoilées. Des Algériennes en France à l’heure de la décolonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-84788-840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapatriements et immigration : deux ingénieries d'Etat opposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Scioldo-Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juifs et Musulmans, de la France coloniale à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe comme champ de bataille. Algériennes et Algériens en métropole durant la guerre d’indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Brun, Todd Shepard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d’Algérie : le sexe outragé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Édition, pp.253-274, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94854B51"/>
+    <w:nsid w:val="3896A53F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76F99A5F"/>
+    <w:nsid w:val="F3F3B74C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CDE4331D"/>
+    <w:nsid w:val="69459EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F89EA95"/>
+    <w:nsid w:val="A981640E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3A7DAF45"/>
+    <w:nsid w:val="BFDC2413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="589445A2"/>
+    <w:nsid w:val="B6103188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D71F8A50"/>
+    <w:nsid w:val="396EAA93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B8AF3CBE"/>
+    <w:nsid w:val="EA481F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1394,51 +1394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/23100" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lectures.revues.org/22765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/17502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.patrimonum.fr/montluc/credits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo Bouabdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Lecolant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hacini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Laribi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015787" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fayard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Smets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trefond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2025.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2019.1644905" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100386650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Scioldo-Zurcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/23100" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laviedesidees.fr/Marseille-du-Nord-au-Sud.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lectures.revues.org/22765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/17502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.patrimonum.fr/montluc/credits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo Bouabdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Lecolant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hacini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Laribi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015787" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fayard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Smets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trefond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2025.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.216.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2019.1644905" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.4940" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100386650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Scioldo-Zurcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>