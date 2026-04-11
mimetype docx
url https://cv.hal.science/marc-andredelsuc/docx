--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -209,291 +209,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down Proteoform Analysis by 2D MS with Quadrupolar Detection</w:t>
+                <w:t xml:space="preserve">Ultra-Accurate Correlation between Precursor and Fragment Ions in Two-Dimensional Mass Spectrometry: Acetylated vs Trimethylated Histone Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Polák</w:t>
+                <w:t xml:space="preserve">Michael Palasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Palasser</w:t>
+                <w:t xml:space="preserve">Sarah V Heel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kádek</w:t>
+                <w:t xml:space="preserve">Kathrin Breuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kavan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria A van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c02225⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (4), pp.608 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.2c00319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263715v1</w:t>
+                <w:t xml:space="preserve">hal-04959084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Accurate Correlation between Precursor and Fragment Ions in Two-Dimensional Mass Spectrometry: Acetylated vs Trimethylated Histone Peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Top-Down Proteoform Analysis by 2D MS with Quadrupolar Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Polák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Palasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah V Heel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+                <w:t xml:space="preserve">Alan Kádek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Breuker</w:t>
+                <w:t xml:space="preserve">Daniel Kavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A van Agthoven</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Wootton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (4), pp.608 - 616. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.2c00319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c02225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959084v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storing the portrait of Antoine de Lavoisier in a single macromolecule</w:t>
               </w:r>
@@ -626,51 +626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Correction for Absorption Mode Two-Dimensional Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Breuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -975,810 +975,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowband Modulation Two-Dimensional Mass Spectrometry and Label-Free Relative Quantification of Histone Peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Capacity Digital Polymers: Storing Images in Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Halper</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c02843⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (10), pp.4022-4029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090931v1</w:t>
+                <w:t xml:space="preserve">hal-02862054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Capacity Digital Polymers: Storing Images in Single Molecules</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrowband Modulation Two-Dimensional Mass Spectrometry and Label-Free Relative Quantification of Histone Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Halper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Breuker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (10), pp.4022-4029. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (20), pp.13945-13952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c02843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862054v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mining and visualisation: general discussion</w:t>
+                <w:t xml:space="preserve">Targeting bioactive compounds in natural extracts - Development of a comprehensive workflow combining chemical and biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Lucie Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Barrow</w:t>
+                <w:t xml:space="preserve">El-Hassane Nazih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony n. Davies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+                <w:t xml:space="preserve">Sahar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Ebbels</w:t>
+                <w:t xml:space="preserve">Julia Mocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9FD90044F⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1070, pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090898v1</w:t>
+                <w:t xml:space="preserve">hal-02273499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution techniques: general discussion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatised Pharmacophoric Deconvolution of Plant Extracts, application to Cinchona bark crude extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholle Bell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antony n. Davies</w:t>
+                <w:t xml:space="preserve">Laure Margueritte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Duciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 218, pp.247-267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Challenges in analysis of complex natural mixtures, 218, pp.441-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00242H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533718v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatised Pharmacophoric Deconvolution of Plant Extracts, application to Cinchona bark crude extract</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data mining and visualisation: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bourjot</w:t>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
+                <w:t xml:space="preserve">Mark Barrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony n. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Ebbels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Challenges in analysis of complex natural mixtures, 218, pp.441-458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00242H⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 218, pp.354-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9FD90044F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751346v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting bioactive compounds in natural extracts - Development of a comprehensive workflow combining chemical and biological data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution techniques: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Daoud</w:t>
+                <w:t xml:space="preserve">Elaine Adair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mocquard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bourjot</w:t>
+                <w:t xml:space="preserve">Nicholle Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony n. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1070, pp.29-42. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.247-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.04.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273499v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase relationships in two-dimensional mass spectrometry</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Barrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomos Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2067,51 +2067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Barrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2201,51 +2201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wootton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pui Yiu Yuko Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2335,51 +2335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomos Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wootton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko P.Y. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2430,51 +2430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic differential analysis of NMR experiments in complex samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Margueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (6), pp.469-479. </w:t>
@@ -2603,51 +2603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Barrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2692,399 +2692,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PALMA, an improved algorithm for DOSY signal processing</w:t>
+                <w:t xml:space="preserve">An Amyloidogenic Sequence at the N-Terminus of the Androgen Receptor Impacts Polyglutamine Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afef Cherni</w:t>
+                <w:t xml:space="preserve">Emmanuel Oppong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gunter Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Seeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Stoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6AN01902A⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom7020044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613209v1</w:t>
+                <w:t xml:space="preserve">hal-03676418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Amyloidogenic Sequence at the N-Terminus of the Androgen Receptor Impacts Polyglutamine Aggregation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Seeger</w:t>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Stoeck</w:t>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arildsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom7020044⟩</w:t>
+              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676418v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PALMA, an improved algorithm for DOSY signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arildsen</w:t>
+                <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Barba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (5), pp.772 - 779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6AN01902A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592078v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniform Sampling Acquisition of Two-Dimensional Fourier Transform Ion Cyclotron Resonance Mass Spectrometry for Increased Mass Resolution of Tandem Mass Spectrometry Precursor Ions</w:t>
               </w:r>
@@ -3198,657 +3198,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplex formation and secondary structure of gamma-PNA observed by NMR and CD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial for Special Issue on Chemical Complexity and Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Vieville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 210, pp.9-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680496v1</w:t>
+                <w:t xml:space="preserve">hal-03683811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D FT-ICR MS of Calmodulin: A Top-Down and Bottom-Up Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Chiron</w:t>
+                <w:t xml:space="preserve">Duplex formation and secondary structure of gamma-PNA observed by NMR and CD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vieville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Soulby</w:t>
+                <w:t xml:space="preserve">Sofia Barluenga Badiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher A. Wootton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Winssinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (9), pp.1531-8. </w:t>
+              <w:t xml:space="preserve">Biophysical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210, pp.9-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-016-1431-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677822v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for Special Issue on Chemical Complexity and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+                <w:t xml:space="preserve">2D FT-ICR MS of Calmodulin: A Top-Down and Bottom-Up Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Floris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Kieffer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew J. Soulby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A. Wootton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2016.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (9), pp.1531-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-016-1431-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683811v1</w:t>
+                <w:t xml:space="preserve">hal-03677822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic DOSY: An Accurate Tool for the Analysis of the Supramolecular Interactions between Lanthanide Complexes and Proteins</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Mass Spectrometry for Proteomics, a Comparative Study with Cytochrome c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+                <w:t xml:space="preserve">Maria A. van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A. Wootton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Riobé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+                <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Soulby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603460⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (8), pp.4409-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b04878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525679v1</w:t>
+                <w:t xml:space="preserve">hal-03686925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Mass Spectrometry for Proteomics, a Comparative Study with Cytochrome c</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paramagnetic DOSY: An Accurate Tool for the Analysis of the Supramolecular Interactions between Lanthanide Complexes and Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A. van Agthoven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Chiron</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (50), pp.18123 - 18131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b04878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03686925v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoiling collagen: a multidimensional mass spectrometry study</w:t>
               </w:r>
@@ -3981,51 +3981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR WaterLOGSY Reveals Weak Binding of Bisphenol A with Amyloid Fibers of a Conserved 11 Residue Peptide from Androgen Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Asencio Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4206,90 +4206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiating Fragmentation Pathways of Cholesterol by Two-Dimensional Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark P. Barrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4334,562 +4334,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(1)(9)F nuclear magnetic resonance screening of glucokinase activators</w:t>
+                <w:t xml:space="preserve">Accurate DOSY measure for out-of-equilibrium systems using permutated DOSY (p-DOSY)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Assemat</w:t>
+                <w:t xml:space="preserve">Maria Oikonomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Asencio Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Antoine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aldrik H. Velders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 258, pp.12-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306410v1</w:t>
+                <w:t xml:space="preserve">hal-04415895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate DOSY measure for out-of-equilibrium systems using permutated DOSY (p-DOSY)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(1)(9)F nuclear magnetic resonance screening of glucokinase activators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wierzbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Oikonomou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 477, pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2015.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04415895v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new NMR technique to probe protein-ligand interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient denoising algorithms for large experimental datasets and their applications in Fourier transform ion cyclotron resonance mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Vieville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Starck</w:t>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Pharm Biomed Anal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2013.10.027⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (4), pp.1385-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1306700111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265508v1</w:t>
+                <w:t xml:space="preserve">hal-04996470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient denoising algorithms for large experimental datasets and their applications in Fourier transform ion cyclotron resonance mass spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Rolando</w:t>
+                <w:t xml:space="preserve">A new NMR technique to probe protein-ligand interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vieville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Eberling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Pharm Biomed Anal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2013.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1306700111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04996470v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Amyloid Fiber Formation in the N Terminus of Androgen Receptor</w:t>
               </w:r>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair McEwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Eberling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5193,51 +5193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. Van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akansha Ashvani Sehgal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78-79, pp.252-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5424,563 +5424,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards analytically useful two-dimensional Fourier transform ion cyclotron resonance mass spectrometry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria A van Agthoven</w:t>
+                <w:t xml:space="preserve">Insight into peptide self-assembly from anisotropic rotational diffusion derived from 13C NMR relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Rolando</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-012-6422-8⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (4), pp.1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SC01088G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743945v1</w:t>
+                <w:t xml:space="preserve">hal-04984218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional ECD FT-ICR mass spectrometry of peptides and glycopeptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
+                <w:t xml:space="preserve">Unraveling Complex Small‐Molecule Binding Mechanisms by Using Simple NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rolando</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (13), pp.3969-3974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac3004874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04413653v1</w:t>
+                <w:t xml:space="preserve">hal-05008742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Complex Small‐Molecule Binding Mechanisms by Using Simple NMR Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Starck</w:t>
+                <w:t xml:space="preserve">Towards analytically useful two-dimensional Fourier transform ion cyclotron resonance mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Kieffer</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bodenhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201101983⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 405 (1), pp.51-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-012-6422-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05008742v1</w:t>
+                <w:t xml:space="preserve">hal-00743945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into peptide self-assembly from anisotropic rotational diffusion derived from 13C NMR relaxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+                <w:t xml:space="preserve">Two-dimensional ECD FT-ICR mass spectrometry of peptides and glycopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Kieffer</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (4), pp.1284. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (13), pp.5589-5595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2SC01088G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac3004874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984218v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional Fourier transform ion cyclotron resonance mass spectrometry: reduction of scintillation noise using Cadzow data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,51 +6052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydispersity index of polymers revealed by DOSY NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Vieville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7576,286 +7576,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein dynamics studies on wheat type 2 lipid transfer protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Recognition of Foreign MHC Determinants by Naive T Cells Mobilizes Specific Vβ Families Without Skewing of the Complementarity-Determining Region 3 Length Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vagner</w:t>
+                <w:t xml:space="preserve">Fabien Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Pons</w:t>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Roumestand</w:t>
+                <w:t xml:space="preserve">Annaïck Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 167 (6), pp.3082-3088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.167.6.3082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674275v1</w:t>
+                <w:t xml:space="preserve">inserm-05028860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Recognition of Foreign MHC Determinants by Naive T Cells Mobilizes Specific Vβ Families Without Skewing of the Complementarity-Determining Region 3 Length Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein dynamics studies on wheat type 2 lipid transfer protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sebille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Guillet</w:t>
+                <w:t xml:space="preserve">F. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+                <w:t xml:space="preserve">J.L. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïck Pallier</w:t>
+                <w:t xml:space="preserve">M.F. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.839-843</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05028860v1</w:t>
+                <w:t xml:space="preserve">hal-02674275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and molecular basis of the oligomeric structure of HIV-1 Nef protein</w:t>
               </w:r>
@@ -8115,51 +8115,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional roles of a conserved proline residue in the alpha2 helix of Escherichia coli thioredoxin</w:t>
+                <w:t xml:space="preserve">Structural anf functional roles of a conserved proline residue in the alpha2 helix of Escherichia coli thioredoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Pruvost</w:t>
@@ -8216,75 +8216,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 10 (12), pp.1425-1432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692166v1</w:t>
+                <w:t xml:space="preserve">hal-02689362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural anf functional roles of a conserved proline residue in the alpha2 helix of Escherichia coli thioredoxin</w:t>
+                <w:t xml:space="preserve">Structural and functional roles of a conserved proline residue in the alpha2 helix of Escherichia coli thioredoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Pruvost</w:t>
@@ -8341,51 +8341,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 10 (12), pp.1425-1432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689362v1</w:t>
+                <w:t xml:space="preserve">hal-02692166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional roles of a conserved proline residue in the alpha2 helix of Escherichia coli thioredoxin.</w:t>
               </w:r>
@@ -8683,64 +8683,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Dictionnary-Based Approach for Mass Spectrometry Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delsuc Marc-André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8787,64 +8787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity Operators for a Class of Hybrid Sparsity+Entropy Priors. Application to DOSY NMR Signal Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9048,103 +9048,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Rough Signal to Polished Spectrum: Absorption Mode Two-dimensional Mass Spectrometry Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nelcy Ounounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah V Heel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Polák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kádek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Anaheim (CA), United States</w:t>
@@ -9509,64 +9509,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption mode broadband 2D MS for proteomics and metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Polák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9663,64 +9663,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PALMA, an improved algorithm for DOSY signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9924,51 +9924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O&#8217;connor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-024-00326-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263715v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pol&#225;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palasser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#225;dek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kavan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wootton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c02225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Heel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Breuker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A van Agthoven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00319" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Amalian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.72" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Agthoven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26113388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Martikyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beluffi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Jourdain de Muison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi M. Ramanoudjame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Esteoulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Brou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Halper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02843" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oswald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barrow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD90044F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Margueritte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duciel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourjot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00242H" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Nazih" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Daoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mocquard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.04.038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kilgour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lynch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos Morgan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02308-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Lam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-019-01348-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Floris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Yiu Yuko Lam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1812-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko P.Y. Lam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Markov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Starck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4683" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-1978-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN01902A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oppong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Stier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gaal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Seeger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stoeck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom7020044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Witt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01850" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vieville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barluenga Badiola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winssinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2015.09.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Soulby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Wootton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1431-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2016.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGL6SRTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603460" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2VC2CNG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. van Agthoven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Coutouly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Soulby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. van Agthoven" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Lam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Floris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01757b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Asencio Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161948" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Maugeri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; L&#233;bl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Cordes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M. Z. Slawin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc01974a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Barrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1226-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Assemat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourquez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wierzbicki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNV1NSMC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oikonomou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldrik H. Velders" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.06.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Charbonnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Eberling" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.10.027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P019D0CK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306700111" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Asencio-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ruhlmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair McEwen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402420" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QL7SQTS4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Martinez-Zapien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lutzing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochette-Egly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2013.12.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDBT6ZV7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Van Agthoven" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akansha Ashvani Sehgal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.06.019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T025WSK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.02.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743945v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6422-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413653v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3004874" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101983" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJRDHZPB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984218v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC01088G" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K87BRJZK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214404v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tanty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GVW35M3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalev&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-160572" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9052619" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.06.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRM9ZXD6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420792v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Trefi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Malet-Martino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2008.10.034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZBT9PSG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pascal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21221" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZFF4DPD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570158v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ravel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kister" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Malliavin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Delsuc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9136-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C260FEE40E38AF1FC16FFB3367A97FC52799710/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680540v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gostan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Delsuc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675602v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Gautier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211683200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;bille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Cuturi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.10.5088" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472372v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1013821123201" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1C4FXBD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674275v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vagner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pons" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumestand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028860v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sebille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.6.3082" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Domergue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.9.6.1137" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472401v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008336418418" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LL1X5L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Pruvost" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689362v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00788517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pruvost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslawa Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/10.12.1425" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122568v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stoven" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lallemand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaziz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delsuc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90117-y" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V58VP5L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsuc Marc-Andr&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461720" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421741v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745394v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03720-1_9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454249v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nelcy Ounounou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801062v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kohler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Recht" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-2447-9_22" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2447-9_22" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05467632v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fiala" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Halada" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421737v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O&#8217;connor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-024-00326-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Heel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Breuker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A van Agthoven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pol&#225;k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#225;dek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kavan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wootton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c02225" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Amalian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.72" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Agthoven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26113388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Martikyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beluffi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Jourdain de Muison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi M. Ramanoudjame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Esteoulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Brou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oswald" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Halper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02843" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Nazih" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Daoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mocquard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourjot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.04.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Margueritte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duciel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00242H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barrow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD90044F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kilgour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lynch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos Morgan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02308-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Lam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-019-01348-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Floris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Yiu Yuko Lam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1812-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko P.Y. Lam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Markov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Starck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4683" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-1978-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oppong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Stier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gaal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Seeger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stoeck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom7020044" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN01902A" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Witt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01850" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2016.02.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGL6SRTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vieville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barluenga Badiola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winssinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2015.09.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Soulby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Wootton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1431-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. van Agthoven" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Coutouly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Soulby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04878" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603460" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2VC2CNG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. van Agthoven" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Lam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Floris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01757b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Asencio Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161948" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Maugeri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; L&#233;bl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Cordes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M. Z. Slawin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc01974a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Barrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1226-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415895v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oikonomou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldrik H. Velders" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.06.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Assemat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wierzbicki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNV1NSMC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306700111" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Charbonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Eberling" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.10.027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P019D0CK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Asencio-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ruhlmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair McEwen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402420" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QL7SQTS4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Martinez-Zapien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lutzing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochette-Egly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2013.12.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDBT6ZV7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Van Agthoven" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akansha Ashvani Sehgal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.06.019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T025WSK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.02.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC01088G" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101983" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJRDHZPB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6422-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3004874" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K87BRJZK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214404v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tanty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GVW35M3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalev&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-160572" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9052619" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.06.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRM9ZXD6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420792v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Trefi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Malet-Martino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2008.10.034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZBT9PSG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pascal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21221" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZFF4DPD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570158v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ravel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kister" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Malliavin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Delsuc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9136-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C260FEE40E38AF1FC16FFB3367A97FC52799710/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680540v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gostan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Delsuc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675602v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Gautier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211683200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;bille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Cuturi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.10.5088" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472372v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1013821123201" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1C4FXBD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028860v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sebille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.6.3082" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vagner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pons" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumestand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Domergue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.9.6.1137" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472401v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008336418418" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LL1X5L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689362v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Pruvost" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692166v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00788517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pruvost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslawa Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/10.12.1425" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122568v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stoven" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lallemand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaziz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delsuc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90117-y" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V58VP5L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsuc Marc-Andr&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461720" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421741v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745394v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03720-1_9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454249v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nelcy Ounounou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801062v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kohler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Recht" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-2447-9_22" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2447-9_22" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05467632v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fiala" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Halada" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421737v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>