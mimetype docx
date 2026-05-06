--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -975,278 +975,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Capacity Digital Polymers: Storing Images in Single Molecules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrowband Modulation Two-Dimensional Mass Spectrometry and Label-Free Relative Quantification of Histone Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Parmentier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Halper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Breuker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00666⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (20), pp.13945-13952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c02843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862054v1</w:t>
+                <w:t xml:space="preserve">hal-03090931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowband Modulation Two-Dimensional Mass Spectrometry and Label-Free Relative Quantification of Histone Peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Capacity Digital Polymers: Storing Images in Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Amalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Halper</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92 (20), pp.13945-13952. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (10), pp.4022-4029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c02843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090931v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting bioactive compounds in natural extracts - Development of a comprehensive workflow combining chemical and biological data</w:t>
               </w:r>
@@ -1360,425 +1360,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatised Pharmacophoric Deconvolution of Plant Extracts, application to Cinchona bark crude extract</w:t>
+                <w:t xml:space="preserve">Data mining and visualisation: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Margueritte</w:t>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Duciel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bourjot</w:t>
+                <w:t xml:space="preserve">Mark Barrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
+                <w:t xml:space="preserve">Antony n. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Ebbels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Challenges in analysis of complex natural mixtures, 218, pp.441-458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00242H⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 218, pp.354-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9FD90044F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751346v1</w:t>
+                <w:t xml:space="preserve">hal-03090898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mining and visualisation: general discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">High resolution techniques: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Adair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicholle Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antony n. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Ebbels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 218, pp.354-371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9FD90044F⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 218, pp.247-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090898v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution techniques: general discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatised Pharmacophoric Deconvolution of Plant Extracts, application to Cinchona bark crude extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Margueritte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Adair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Laura Duciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholle Bell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antony n. Davies</w:t>
+                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 218, pp.247-267. </w:t>
+              <w:t xml:space="preserve">, 2019, Challenges in analysis of complex natural mixtures, 218, pp.441-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00242H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533718v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase relationships in two-dimensional mass spectrometry</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Barrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomos Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2067,51 +2067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Barrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2430,51 +2430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic differential analysis of NMR experiments in complex samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Margueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (6), pp.469-479. </w:t>
@@ -2603,51 +2603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Barrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2692,399 +2692,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Amyloidogenic Sequence at the N-Terminus of the Androgen Receptor Impacts Polyglutamine Aggregation</w:t>
+                <w:t xml:space="preserve">PALMA, an improved algorithm for DOSY signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Oppong</w:t>
+                <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunter Stier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom7020044⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (5), pp.772 - 779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6AN01902A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676418v1</w:t>
+                <w:t xml:space="preserve">hal-01613209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+                <w:t xml:space="preserve">Thomas Arildsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PALMA, an improved algorithm for DOSY signal processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Amyloidogenic Sequence at the N-Terminus of the Androgen Receptor Impacts Polyglutamine Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oppong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afef Cherni</w:t>
+                <w:t xml:space="preserve">Rebecca Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melanie Stoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142 (5), pp.772 - 779. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6AN01902A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom7020044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613209v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniform Sampling Acquisition of Two-Dimensional Fourier Transform Ion Cyclotron Resonance Mass Spectrometry for Increased Mass Resolution of Tandem Mass Spectrometry Precursor Ions</w:t>
               </w:r>
@@ -3301,554 +3301,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplex formation and secondary structure of gamma-PNA observed by NMR and CD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D FT-ICR MS of Calmodulin: A Top-Down and Bottom-Up Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Floris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Vieville</w:t>
+                <w:t xml:space="preserve">Andrew J. Soulby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Barluenga Badiola</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher A. Wootton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (9), pp.1531-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-016-1431-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680496v1</w:t>
+                <w:t xml:space="preserve">hal-03677822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D FT-ICR MS of Calmodulin: A Top-Down and Bottom-Up Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Chiron</w:t>
+                <w:t xml:space="preserve">Duplex formation and secondary structure of gamma-PNA observed by NMR and CD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vieville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Soulby</w:t>
+                <w:t xml:space="preserve">Sofia Barluenga Badiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher A. Wootton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Winssinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (9), pp.1531-8. </w:t>
+              <w:t xml:space="preserve">Biophysical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210, pp.9-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-016-1431-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677822v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Mass Spectrometry for Proteomics, a Comparative Study with Cytochrome c</w:t>
+                <w:t xml:space="preserve">Paramagnetic DOSY: An Accurate Tool for the Analysis of the Supramolecular Interactions between Lanthanide Complexes and Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A. van Agthoven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Chiron</w:t>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Soulby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b04878⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (50), pp.18123 - 18131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686925v1</w:t>
+                <w:t xml:space="preserve">hal-01525679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic DOSY: An Accurate Tool for the Analysis of the Supramolecular Interactions between Lanthanide Complexes and Proteins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Dimensional Mass Spectrometry for Proteomics, a Comparative Study with Cytochrome c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Maria A. van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A. Wootton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Giraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Soulby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603460⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (8), pp.4409-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b04878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01525679v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoiling collagen: a multidimensional mass spectrometry study</w:t>
               </w:r>
@@ -3962,334 +3962,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR WaterLOGSY Reveals Weak Binding of Bisphenol A with Amyloid Fibers of a Conserved 11 Residue Peptide from Androgen Receptor</w:t>
+                <w:t xml:space="preserve">Neutral iodotriazoles as scaffolds for stable halogen-bonded assemblies in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leonardo Maugeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julia Asencio Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Lébl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B. Cordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra M. Z. Slawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161948⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (10), pp.6422-6428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sc01974a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686914v1</w:t>
+                <w:t xml:space="preserve">hal-03686865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral iodotriazoles as scaffolds for stable halogen-bonded assemblies in solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">NMR WaterLOGSY Reveals Weak Binding of Bisphenol A with Amyloid Fibers of a Conserved 11 Residue Peptide from Androgen Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Asencio Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (10), pp.6422-6428. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sc01974a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686865v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiating Fragmentation Pathways of Cholesterol by Two-Dimensional Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark P. Barrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4353,51 +4353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate DOSY measure for out-of-equilibrium systems using permutated DOSY (p-DOSY)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Asencio Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldrik H. Velders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,51 +4733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new NMR technique to probe protein-ligand interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Vieville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5015,319 +5015,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterization of a retinoic acid receptor RARγ construction encompassing the DNA binding domain and the disordered N-terminal proline rich domain</w:t>
+                <w:t xml:space="preserve">Optimization of the discrete pulse sequence for two-dimensional FT-ICR mass spectrometry using infrared multiphoton dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Martinez-Zapien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+                <w:t xml:space="preserve">Maria A. Van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Travé</w:t>
+                <w:t xml:space="preserve">Akansha Ashvani Sehgal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Lutzing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Rochette-Egly</w:t>
+                <w:t xml:space="preserve">Philippe Pelupessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 370, pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pep.2013.12.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406373v1</w:t>
+                <w:t xml:space="preserve">hal-01366401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the discrete pulse sequence for two-dimensional FT-ICR mass spectrometry using infrared multiphoton dissociation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production and characterization of a retinoic acid receptor RARγ construction encompassing the DNA binding domain and the disordered N-terminal proline rich domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Martinez-Zapien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A. Van Agthoven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
+                <w:t xml:space="preserve">Gilles Travé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akansha Ashvani Sehgal</w:t>
+                <w:t xml:space="preserve">Régis Lutzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pelupessy</w:t>
+                <w:t xml:space="preserve">Cécile Rochette-Egly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 370, pp.114-124. </w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pep.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366401v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteronuclear NMR provides an accurate assessment of therapeutic insulin's quality</w:t>
               </w:r>
@@ -5424,273 +5424,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into peptide self-assembly from anisotropic rotational diffusion derived from 13C NMR relaxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+                <w:t xml:space="preserve">Unraveling Complex Small‐Molecule Binding Mechanisms by Using Simple NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SC01088G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (13), pp.3969-3974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984218v1</w:t>
+                <w:t xml:space="preserve">hal-05008742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Complex Small‐Molecule Binding Mechanisms by Using Simple NMR Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Starck</w:t>
+                <w:t xml:space="preserve">Insight into peptide self-assembly from anisotropic rotational diffusion derived from 13C NMR relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201101983⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (4), pp.1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SC01088G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05008742v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards analytically useful two-dimensional Fourier transform ion cyclotron resonance mass spectrometry.</w:t>
               </w:r>
@@ -5793,77 +5793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional ECD FT-ICR mass spectrometry of peptides and glycopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5923,64 +5923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional Fourier transform ion cyclotron resonance mass spectrometry: reduction of scintillation noise using Cadzow data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. van Agthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,51 +6052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydispersity index of polymers revealed by DOSY NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Vieville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6296,410 +6296,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular weights of cyclic and hollow clusters measured by DOSY NMR spectroscopy</w:t>
+                <w:t xml:space="preserve">Biophysical techniques for ligand screening and drug design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Floquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Henry</w:t>
+                <w:t xml:space="preserve">Jean-Paul Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja9052619⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.622-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coph.2009.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118018v1</w:t>
+                <w:t xml:space="preserve">inserm-00438664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical techniques for ligand screening and drug design.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D and 3D DOSY 1H NMR, a useful tool for analysis of complex mixtures: application to herbal drugs or dietary supplements for erectile dysfunction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Trefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Renaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Malet-Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coph.2009.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (4), pp.602-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2008.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00438664v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00420792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D DOSY 1H NMR, a useful tool for analysis of complex mixtures: application to herbal drugs or dietary supplements for erectile dysfunction.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular weights of cyclic and hollow clusters measured by DOSY NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gilard</w:t>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Malet-Martino</w:t>
+                <w:t xml:space="preserve">Sébastien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Martino</w:t>
+                <w:t xml:space="preserve">Jean-François Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2008.10.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (47), pp.17254-17259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9052619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00420792v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interactions between a proline-rich protein and a flavan-3-ol by NMR: residual structures in the natively unfolded protein provides anchorage points for the ligands.</w:t>
               </w:r>
@@ -7576,286 +7576,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Recognition of Foreign MHC Determinants by Naive T Cells Mobilizes Specific Vβ Families Without Skewing of the Complementarity-Determining Region 3 Length Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein dynamics studies on wheat type 2 lipid transfer protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sebille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Guillet</w:t>
+                <w:t xml:space="preserve">F. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+                <w:t xml:space="preserve">J.L. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïck Pallier</w:t>
+                <w:t xml:space="preserve">M.F. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.839-843</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05028860v1</w:t>
+                <w:t xml:space="preserve">hal-02674275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein dynamics studies on wheat type 2 lipid transfer protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Recognition of Foreign MHC Determinants by Naive T Cells Mobilizes Specific Vβ Families Without Skewing of the Complementarity-Determining Region 3 Length Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vagner</w:t>
+                <w:t xml:space="preserve">Fabien Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Pons</w:t>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Roumestand</w:t>
+                <w:t xml:space="preserve">Annaïck Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 167 (6), pp.3082-3088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.167.6.3082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674275v1</w:t>
+                <w:t xml:space="preserve">inserm-05028860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and molecular basis of the oligomeric structure of HIV-1 Nef protein</w:t>
               </w:r>
@@ -8537,51 +8537,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abergel</w:t>
+                <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8683,64 +8683,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Dictionnary-Based Approach for Mass Spectrometry Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delsuc Marc-André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8787,64 +8787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity Operators for a Class of Hybrid Sparsity+Entropy Priors. Application to DOSY NMR Signal Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9663,64 +9663,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PALMA, an improved algorithm for DOSY signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9924,51 +9924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O&#8217;connor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-024-00326-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Heel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Breuker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A van Agthoven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pol&#225;k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#225;dek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kavan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wootton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c02225" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Amalian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.72" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Agthoven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26113388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Martikyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beluffi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Jourdain de Muison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi M. Ramanoudjame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Esteoulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Brou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oswald" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Halper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02843" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Nazih" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Daoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mocquard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourjot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.04.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Margueritte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duciel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00242H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barrow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD90044F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kilgour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lynch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos Morgan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02308-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Lam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-019-01348-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Floris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Yiu Yuko Lam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1812-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko P.Y. Lam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Markov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Starck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4683" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-1978-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oppong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Stier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gaal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Seeger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stoeck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom7020044" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN01902A" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Witt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01850" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2016.02.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGL6SRTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vieville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barluenga Badiola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winssinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2015.09.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Soulby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Wootton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1431-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. van Agthoven" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Coutouly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Soulby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04878" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603460" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2VC2CNG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. van Agthoven" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Lam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Floris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01757b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Asencio Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161948" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Maugeri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; L&#233;bl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Cordes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M. Z. Slawin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc01974a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Barrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1226-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415895v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oikonomou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldrik H. Velders" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.06.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Assemat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wierzbicki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNV1NSMC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306700111" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Charbonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Eberling" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.10.027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P019D0CK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Asencio-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ruhlmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair McEwen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402420" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QL7SQTS4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Martinez-Zapien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lutzing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochette-Egly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2013.12.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDBT6ZV7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Van Agthoven" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akansha Ashvani Sehgal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.06.019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T025WSK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.02.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC01088G" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101983" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJRDHZPB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6422-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3004874" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K87BRJZK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214404v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tanty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GVW35M3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalev&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-160572" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9052619" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.06.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRM9ZXD6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420792v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Trefi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Malet-Martino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2008.10.034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZBT9PSG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pascal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21221" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZFF4DPD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570158v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ravel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kister" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Malliavin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Delsuc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9136-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C260FEE40E38AF1FC16FFB3367A97FC52799710/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680540v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gostan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Delsuc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675602v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Gautier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211683200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;bille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Cuturi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.10.5088" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472372v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1013821123201" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1C4FXBD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028860v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sebille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.6.3082" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vagner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pons" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumestand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Domergue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.9.6.1137" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472401v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008336418418" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LL1X5L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689362v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Pruvost" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692166v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00788517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pruvost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslawa Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/10.12.1425" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122568v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stoven" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lallemand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaziz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delsuc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90117-y" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V58VP5L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsuc Marc-Andr&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461720" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421741v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745394v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03720-1_9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454249v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nelcy Ounounou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801062v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kohler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Recht" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-2447-9_22" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2447-9_22" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05467632v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fiala" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Halada" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421737v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O&#8217;connor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-024-00326-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Heel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Breuker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A van Agthoven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pol&#225;k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#225;dek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kavan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wootton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c02225" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Amalian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Schutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.72" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Agthoven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26113388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Martikyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beluffi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Jourdain de Muison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi M. Ramanoudjame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Esteoulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Brou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Halper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02843" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oswald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Nazih" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Daoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mocquard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourjot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.04.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Barrow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD90044F" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Margueritte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duciel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00242H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kilgour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lynch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos Morgan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02308-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Lam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-019-01348-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Floris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Yiu Yuko Lam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1812-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko P.Y. Lam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Markov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Starck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4683" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-1978-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN01902A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oppong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Stier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gaal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Seeger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stoeck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom7020044" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Witt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01850" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2016.02.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGL6SRTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Soulby" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Wootton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1431-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vieville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barluenga Badiola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winssinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2015.09.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603460" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2VC2CNG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. van Agthoven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Coutouly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Soulby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. van Agthoven" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Lam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Floris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01757b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686865v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Maugeri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Asencio Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; L&#233;bl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Cordes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M. Z. Slawin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc01974a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686914v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161948" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Barrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1226-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415895v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oikonomou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldrik H. Velders" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.06.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Assemat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wierzbicki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNV1NSMC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306700111" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Charbonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Eberling" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.10.027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P019D0CK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Asencio-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ruhlmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair McEwen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402420" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QL7SQTS4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366401v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Van Agthoven" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akansha Ashvani Sehgal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.06.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T025WSK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Martinez-Zapien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lutzing" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochette-Egly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2013.12.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDBT6ZV7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.02.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101983" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJRDHZPB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984218v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC01088G" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6422-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3004874" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K87BRJZK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214404v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tanty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GVW35M3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalev&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-160572" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2009.06.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRM9ZXD6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420792v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Trefi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Malet-Martino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2008.10.034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZBT9PSG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9052619" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pascal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21221" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZFF4DPD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570158v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ravel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kister" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Malliavin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Delsuc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9136-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C260FEE40E38AF1FC16FFB3367A97FC52799710/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680540v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gostan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Delsuc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675602v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Gautier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211683200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;bille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Cuturi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.10.5088" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472372v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1013821123201" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1C4FXBD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674275v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vagner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pons" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumestand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05028860v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sebille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Pallier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.167.6.3082" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Domergue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.9.6.1137" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472401v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1008336418418" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LL1X5L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689362v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Pruvost" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Minard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692166v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00788517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pruvost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslawa Miginiac-Maslow" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/10.12.1425" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122568v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stoven" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lallemand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaziz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delsuc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90117-y" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V58VP5L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsuc Marc-Andr&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461720" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421741v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745394v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03720-1_9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454249v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nelcy Ounounou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801062v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kohler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Recht" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-2447-9_22" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2447-9_22" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00175688" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05467632v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fiala" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Halada" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421737v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>