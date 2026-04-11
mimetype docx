--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -987,243 +987,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">`Des salaires pour facebooker' : du féminisme à la cyber exploitation \textendash entretien avec Kylie Jarrett</w:t>
+                <w:t xml:space="preserve">Digital Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Pencolé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Période</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Krisis. Journal for Contemporary Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marx from the Margins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173238v1</w:t>
+                <w:t xml:space="preserve">hal-04426029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos algorithmes peuvent-ils être plus justes que nous ?</w:t>
+                <w:t xml:space="preserve">`Des salaires pour facebooker' : du féminisme à la cyber exploitation \textendash entretien avec Kylie Jarrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Pencolé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Période</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426045v1</w:t>
+                <w:t xml:space="preserve">hal-02173238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Labour</w:t>
+                <w:t xml:space="preserve">Nos algorithmes peuvent-ils être plus justes que nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Pencolé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Krisis. Journal for Contemporary Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 5 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.005.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426029v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-Marx. Entretien avec Nick Dyer-Witheford</w:t>
               </w:r>
@@ -1651,51 +1651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Pencol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K. Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ennuyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Ethos-of-Digital-Environments-Technology-Literary-Theory-and-Philosophy/Lindberg-Roine/p/book/9780367643270" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003123996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.245.0301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04921254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rudolf-Cibien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1561-8048/20804" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15078-7.p.0047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03597603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Campagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11521-2.P.0153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.005.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04426006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Pencol&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K. Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ennuyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Ethos-of-Digital-Environments-Technology-Literary-Theory-and-Philosophy/Lindberg-Roine/p/book/9780367643270" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003123996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.245.0301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04921254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rudolf-Cibien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1561-8048/20804" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15078-7.p.0047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03597603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Campagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-11521-2.P.0153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.005.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04426006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>