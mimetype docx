--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2356,291 +2356,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
+                <w:t xml:space="preserve">Calcium addition, pH, and high hydrostatic pressure effects on soybean protein isolates-Part 1: Colloidal stability improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+                <w:t xml:space="preserve">Carlos Manassero A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio R. Vaudagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Speroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (6), pp.1125-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-018-2084-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577106v1</w:t>
+                <w:t xml:space="preserve">hal-02621470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium addition, pH, and high hydrostatic pressure effects on soybean protein isolates-Part 1: Colloidal stability improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio R. Vaudagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Speroni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (6), pp.1125-1138. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-018-2084-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621470v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulses for Sustainability: Breaking Agriculture and Food Sectors Out of Lock-In</w:t>
               </w:r>
@@ -2786,64 +2786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Manassero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio R. Vaudagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Speroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t>
@@ -3205,51 +3205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195, pp.40-51. </w:t>
@@ -3561,3914 +3561,3926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of liposomes for chilling canine sperm for 4 days at 4 degrees C</w:t>
+                <w:t xml:space="preserve">Dynamic modeling of in vitro lipid digestion: Individual fatty acid release and bioaccessibility kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redha Belala</w:t>
+                <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Delay</w:t>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Amirat</w:t>
+                <w:t xml:space="preserve">Pierre Brestaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocya Le Guillou</w:t>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.02.032⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.1180-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638185v1</w:t>
+                <w:t xml:space="preserve">hal-01532511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of in vitro lipid digestion: Individual fatty acid release and bioaccessibility kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The benefits of liposomes for chilling canine sperm for 4 days at 4 degrees C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Belala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Minh Giang</w:t>
+                <w:t xml:space="preserve">Juliette Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+                <w:t xml:space="preserve">Lamia Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brestaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Meynier</w:t>
+                <w:t xml:space="preserve">Jocya Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 194, pp.1180-1188. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.100 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532511v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of equilibration time on the motility and functional integrity of canine spermatozoa frozen in three different extenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briand-Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vinciguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 106, pp.66 - 73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rvsc.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;sisters&amp;quot; alpha-helices of collagen, elastin and keratin recovered from animal by-products: Functionality, bioactivity and trends of application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51, pp.65 - 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequestration of bovine seminal plasma proteins by different assemblies of phosphatidylcholine: A new technical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Leeuwen-Ibarrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140, pp.523 - 530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertes alimentaires dans la filière protéagineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.127-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.4622740546392378E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of betalain into w/o/w double emulsion and release during in vitro intestinal lipid digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Kaimainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eila Jarvenpaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Huopalahti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (2), pp.899-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of betalain into w/o/w double emulsion and release during in vitro intestinal lipid digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Kaimainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eila Järvenpää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Huopalahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (2), pp.899-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling highlights the major impact of droplet coalescence on the in vitro digestion kinetics of a whey protein stabilized submicron emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.66-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spray-drying and storage conditions on the physical and functional properties of standard and n3 enriched egg yolk powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Queveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154, pp.58-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial replacement of beta-casein by napin, a rapeseed protein, as ingredient for processed foods: thermoreversible aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (1), pp.562-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2015.03.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of myristic acid in the presence of choline hydroxide: Effect of molar ratio and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 445, pp.285-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and structure of interface impacts texture of O/W emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.3 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-3 fatty acid enriched eggs and production of egg yolk powders: An increased risk of lipid oxidation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 153, pp.94-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of lipids in the artificial outer membrane of bull spermatozoa reconstructed at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desherces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108, pp.246 - 254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of fish oils rich in n-3 polyunsaturated fatty acids studied in emulsion and at the oil-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.231 - 239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2fo30165b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refrigeration of canine sperm at+4 degrees C: Comparative study of four different extenders for the refrigeration of canine sperm at+4 degrees C: LDL, Tris egg yolk, Equex (R), and INRA96 (R)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemil Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amirat-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vialtelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164 (5), pp.252-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canine-chilled Sperm: Study of a Semen Extender Made with Low-density Lipoproteins from Hen Egg Yolk Supplemented with Glutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amirat-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (2), pp.258 - 266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02142.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in understanding and assessment of egg and egg product quality over the last century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Ketelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69, pp.414-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0043933913000408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg yolk: structures, functionalities and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (12), pp.2871 - 2880. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.6247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of fish oils rich in n-3 polyunsaturated fatty acids studied in emulsion and at the oil–water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.231-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2fo30165b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The advantages of using a combination of LDL and glutamine in comparison with TRIS egg yolk and Equex (R) STAMP extenders in the cryopreservation of canine semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemil Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Amirat-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Garand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 93 (1), pp.440-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposomes as an alternative to egg yolk in stallion freezing extender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (2), pp.268-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and emulsifying behaviour of rice protein concentrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cordobes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2012.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and emulsifying properties of amaranth (Amaranthus hypochondriacus) protein isolates under different conditions of pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ventureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Bolontrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Speroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Scilingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (1), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2011.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study for the intrinsic labeling of egg proteins with 15N and 13C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (1), pp.43-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.5291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low-density lipoproteins, spermatozoa concentration and glycerol on functional and motility parameters of bull spermatozoa during storage at 4 degrees C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Vera-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Amirat-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemil Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Desherces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (2), pp.281 - 286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/aja.2010.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and emulsifying behaviour of crayfish protein isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cordobes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (7), pp.1603 - 1610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2011.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and oil/water emulsions characterization of potato protein isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cordobes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (17), pp.9466-9474. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf2019853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg yolk plasma can replace egg yolk in stallion freezing extenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7477,4379 +7489,4379 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (1), pp.105-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-Conglycinin and glycinin soybean protein emulsions treated by combined temperature-high-pressure treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cecilia Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Speroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cristina Añón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (3), pp.389-397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Sodium Caseinate Concentration and Location on Magnesium Release from Multiple W/O/W Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Placin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Leal-Calderon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (12), pp.9250-9260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la100078b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the oil globule fraction on the release rate profiles from multiple W/O/W emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Placin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 78 (1), pp.44-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ionic Complexation on Release Rate Profiles from Multiple Water-in-Oil-in-Water (W/O/W) Emulsions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02659957v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Ionic Complexation on Release Rate Profiles from Multiple Water-in-Oil-in-Water (W/O/W) Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Placin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (13), pp.7762-7769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf100917w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02664566v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo fertility of bull semen following cryopreservation with an LDL (low density lipoprotein) extender: Preliminary results of artificial inseminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Amirat-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemil Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Vera-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122 (3-4), pp.282-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocolloids with emulsifying capacity. Part 3 - Adsorption and structural properties at the air-water surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+                <w:t xml:space="preserve">The Advantages of Combining Low-Density Lipoproteins with Glutamine for Cryopreservation of Canine Semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">L. Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Axelos</w:t>
+                <w:t xml:space="preserve">E. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (2-3), pp.131-141. </w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.189-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01198.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662924v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Advantages of Combining Low-Density Lipoproteins with Glutamine for Cryopreservation of Canine Semen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrocolloids with emulsifying capacity. Part 3 - Adsorption and structural properties at the air-water surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Amirat</w:t>
+                <w:t xml:space="preserve">Oscar Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schmitt</w:t>
+                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2008.01198.x⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2-3), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663894v1</w:t>
+                <w:t xml:space="preserve">hal-00662924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocolloids with emulsifying capacity. Part 1-Emulsifying properties and interfacial characteristics of conventional (Acacia senegal (L.) Willd. var. senegal) and matured (Acacia (sen) SUPER GUM (TM)) Acacia senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn O. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (2-3), pp.193-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocolloids with Emulsifying Capacity. Part 2-Adsorption Properties at the n-Hexadecane - Water Interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Glyn O. Phillips</w:t>
+                <w:t xml:space="preserve">Freezing canine sperm: Comparison of semen extenders containing Equex (R) and LDL (Low Density Lipoproteins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemil Bencharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Amirat-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Garand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (3-4), pp.305-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2010.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667603v1</w:t>
+                <w:t xml:space="preserve">hal-02664110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing canine sperm: Comparison of semen extenders containing Equex (R) and LDL (Low Density Lipoproteins)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Garand</w:t>
+                <w:t xml:space="preserve">Hydrocolloids with Emulsifying Capacity. Part 2-Adsorption Properties at the n-Hexadecane - Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn O. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2010.01.009⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2-3), pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02664110v1</w:t>
+                <w:t xml:space="preserve">hal-02667603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of food by fluorinated surfactants - Distribution in emulsions and impact on the interfacial protein behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Veyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (4 sp), pp.1149-1155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.200810.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelation of soybean proteins induced by sequential high pressure and thermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Speroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Anon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (5), pp.1433-1442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release rate profiles of magnesium from multiple W O W emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (1), pp.92-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The advantages of LDL (Low Density Lipoproteins) in the cryopreservation of canine semen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Desherces</w:t>
+                <w:t xml:space="preserve">Use of glutamine and low density lipoproteins isolated from egg yolk to improve buck semen freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amirat-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (4), pp.429-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.00930.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2008.06.095⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02664339v1</w:t>
+                <w:t xml:space="preserve">hal-02666580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of glutamine and low density lipoproteins isolated from egg yolk to improve buck semen freezing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Tainturier</w:t>
+                <w:t xml:space="preserve">The advantages of LDL (Low Density Lipoproteins) in the cryopreservation of canine semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bencharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desherces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (9), pp.1478-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2008.06.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.00930.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02666580v1</w:t>
+                <w:t xml:space="preserve">hal-02664339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the structure of apolipoprotein B from low-density lipoproteins and identification of a novel YGP-like protein in hen egg yolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (14), pp.5871-5879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf800321m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and rheological properties of soybean protein emulsions processed with a combined temperature high-pressure treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chapleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Speroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (6), pp.1079-1089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and interfacial properties of natural hydrocolloid emulsifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods and Food Ingredients Journal of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 213 (3), pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the interactions between [beta]-casein stabilised oil droplets with calcium addition and temperature changing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.231-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosvitin-calcium aggregation and organization at the air-water interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (1), pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2007.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleosin of Arabidopsis thaliana: Effect of Calcium on Functional and Structural Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zita Purkrtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanka Kralová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (23), pp.11217-11224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf802305b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring and functionalization of dispersions containing egg yolk, plasma and granules induced by mechanical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Sirvente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (23), pp.9537-9544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf0719398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure modification in hen egg yolk low density lipoproteins layers between 30 and 45 mN/m observed by AFM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gunning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (2), pp.241-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités biologiques de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (4), pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial characteristics of spread films of hen egg yolk phosvitin at the air-water interface: Interrelation with its charge and aggregation state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (5-6), pp.896-905. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and rheological properties of hen egg yolk low density lipoprotein layers spread at the air-water interface at pH 3 and 7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gunning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (1), pp.124-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2007.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fertilité in vitro de la semence de taureau après congélation-décongélation avec du LDL du jaune d'oeuf de poule : Comparaison avec l'Optidyl, dilueur commercial à base de jaune d'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briand-Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 157 (4), pp.205-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-in-water emulsion properties and interfacial characteristics of hen egg yolk phosvitin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Protein components of low-density lipoproteins purified from hen egg yolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (12), pp.4424-4429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0531398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2005.02.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01453933v1</w:t>
+                <w:t xml:space="preserve">hal-02665302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive egg components and their potential uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (03), pp.429-438. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/WPS2005105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein components of low-density lipoproteins purified from hen egg yolk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Chardot</w:t>
+                <w:t xml:space="preserve">Oil-in-water emulsion properties and interfacial characteristics of hen egg yolk phosvitin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2005.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0531398⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02665302v1</w:t>
+                <w:t xml:space="preserve">hal-01453933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen egg yolk low-density lipoproteins film spreading at the air-water and oil-water interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11867,4570 +11879,4582 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (10), pp.3733-3737. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf053174e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsification des bases laitières à foisonner par membrane : un procédé économe en énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Study and Research VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (3), pp.555-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of bull spermatozoa induced by three extenders: Biociphos, low density lipoprotein and Triladyl, before, during and after freezing and thawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Battut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 129, pp.535-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/rep.1.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high-pressure treatment on emulsifying properties of soybean proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Speroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chapleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Anon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (2), pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the aggregation and sodium salt on emulsifying properties of egg yolk phosvitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4), pp.769-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des cristaux de matière grasse sur l'aptitude au foisonnement et la stabilité des émulsions laitières foisonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (5-6), pp.427-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des cristaux de matière grasse sur l'aptitude au foisonnement et la stabilité des émulsions laitières foisonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (5-6), pp.427-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation des mousses émulsionnées laitières : substitution de la gélatine par des mélanges de polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (5-6), pp.443-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of bull spermatozoa induced by three extenders : Biociphos, low density lipoprotein and Triladyl, before, during and after freezing and thawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Battut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 129 (4), pp.535-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aggregation and sodium salt on emulsifying properties of egg yolk phosvitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4), pp.769-776. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure induced physicochemical and functional modifications of low-density lipoproteins from hen egg yolk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
+                <w:t xml:space="preserve">The supramolecular organisation of beta-casein : effect on interfacial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Metro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.387-393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680907v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supramolecular organisation of beta-casein : effect on interfacial properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Metro</w:t>
+                <w:t xml:space="preserve">High pressure induced physicochemical and functional modifications of low-density lipoproteins from hen egg yolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Speroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Mackie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.J. Wilde</w:t>
+                <w:t xml:space="preserve">C. Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chapleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (14), pp.5719 -5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0502808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678529v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Dossier spécial : Emulsions alimentaires foisonnées. Programme CANAL-SEA 2003-2005 : Conception Assistée de Nouveaux Aliments, Stabilité des Emulsions, des Suspensions, et des Systèmes Colloïdaux Aérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Relkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (5-6), pp.349-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of physicochemical conditions and technological treatments on the iron binding capacity of egg yolk phosvitin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physicochemical modifications of high-pressure-treated soybean protein isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chapleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Speroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Lamballerie-Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 85 (4), pp.569-577</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (6), pp.1564-1571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673731v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical modifications of high-pressure-treated soybean protein isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Michel</w:t>
+                <w:t xml:space="preserve">Bull semen in vitro fertility after cryopreservation using egg yolk LDL : a comparison with Optidyl-R, a commercial egg yolk extender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (5), pp.895-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0093-691X(03)00259-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680050v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bull semen in vitro fertility after cryopreservation using egg yolk LDL : a comparison with Optidyl-R, a commercial egg yolk extender</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of physicochemical conditions and technological treatments on the iron binding capacity of egg yolk phosvitin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (4), pp.569-577</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674987v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front-face fluorescence spectroscopy of globular proteins in emulsions : influence of droplet flocculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51, pp.2490-2495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front-face fluorescence spectroscopy study of globular proteins in emulsions : displacement of BSA by a nonionic surfactant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Genot</w:t>
+                <w:t xml:space="preserve">Key factors in membrane emulsification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51, pp.2482-2489</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81, pp.1077-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671378v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousses liquides, émulsions et interfaces. Une thématique en évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 117, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties of hen egg yolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Courthaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31, pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and structural characterisation of low density lipoproteins purified from hen egg yolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83, pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors in membrane emulsification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Giraudet</w:t>
+                <w:t xml:space="preserve">Front-face fluorescence spectroscopy study of globular proteins in emulsions : displacement of BSA by a nonionic surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 81, pp.1077-1082</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.2482-2489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673026v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that homogeneization of BSA-stabilized hexadecane-in-water emulsions induces structure modification of the nonadsorbed protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Mcclements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51, pp.5900-5905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg yolk phosvitin : preparation of metal-free purified protein by fast protein liquid chromatography using aqueous solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 791, pp.273-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen egg and fish egg phosvitins : composition and iron binding properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhene-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Food Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 214, pp.460-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low density lipoproteins extracted from hen egg yolk by an easy method : cryoprotective effect on frozen-thawed bull semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 57, pp.1695-1706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high-pressure treatment on rheology of oil-in-water emulsions prepared with hen egg yolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chapleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Lamballerie-Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.9-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermostability of hen egg yolk granules : contribution of native structure of granules</w:t>
+                <w:t xml:space="preserve">Adsorption at the oil-water interface and emulsifying properties of native granules from egg yolk : effect of aggregated state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 65 (4), pp.581-584</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14 (4), pp.327-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691681v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of emulsion properties and of interface composition in O/W emulsions prepared with hen egg yolk, plasma and granules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
+                <w:t xml:space="preserve">Thermostability of hen egg yolk granules : contribution of native structure of granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 14 (6), pp.539-549</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 65 (4), pp.581-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686250v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption at the oil-water interface and emulsifying properties of native granules from egg yolk : effect of aggregated state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of emulsion properties and of interface composition in O/W emulsions prepared with hen egg yolk, plasma and granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 14 (4), pp.327-335</w:t>
+              <w:t xml:space="preserve">, 2000, 14 (6), pp.539-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698511v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pH on interface composition and on quality of oil-in-water emulsions made with hen egg yolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12, pp.351-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein denaturation and emulsifying properties of plasma and granules of egg yolk as related to heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 64 (2), pp.194-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, solubility and emulsifying properties of granules and plasma of egg yolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 62 (3), pp.484-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quail egg yolk : A novel cryoprotectant for the freeze preservation of Poitou Jackass sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 34, pp.385-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid peroxidation induced by H2O2-activated metmyoglobin and detection of a myoglobin-derived radical</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition des lipides de deux fractions du jaune d'oeuf : plasma et granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Renerre</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 43 (3), pp.651-656</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1, pp.301-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699462v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition des lipides de deux fractions du jaune d'oeuf : plasma et granules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid peroxidation induced by H2O2-activated metmyoglobin and detection of a myoglobin-derived radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gandemer</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1, pp.301-303</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 43 (3), pp.651-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715458v1</w:t>
+                <w:t xml:space="preserve">hal-02699462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR study of bovine myoglobin autoxidation. Influence of muscle type and time post mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Foucat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 29, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid method of oxymyoglobin purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 33, pp.401-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des relations oxydatives entre les lipides membranaires et la myoglobine in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 13 (2), pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoxidation of purified myoglobin from two bovine muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32, pp.331-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement lipidique sur l'autoxydation de la myoglobine bovine. I. Roles des microsomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 11 (6), pp.261-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16440,301 +16464,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractions protéiques issues de légumineuses : jusqu'où faut-il les purifier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines des graines de légumineuses : état des connaissances et recherches en cours dans LETSPROSEED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemp seed oil bodies for food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16793,198 +16817,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nn International Conference on Lipid Droplets and Oleosomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des sciences de l'alimentation au travers des publications académiques(1980-2018): vers quelles innovations les connaissances scientifiques orientent les légumineuses à graines en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valérie Bonnet (Université de Toulouse 3 - Paul Sabatier); Annette Burguet (Université de Toulouse 3 - Paul Sabatier); Guillaume Cabanac (Université de Toulouse 3 - Paul Sabatier); Lucie Loubère (Université de Toulouse 3 - Paul Sabatier); Pascal Marchand (Université de Toulouse 3 - Paul Sabatier); Daniel Pélissier (Université de Toulouse 1 - Capitole); Gaël Plumecoq (Institut National de la Recherche Agronomique); Pierre Ratinaud (Université de Toulouse 2 - Jean Jaurès); Julie Renard (Université de Toulouse 2 - Jean Jaurès); Natacha Souillard (Université de Toulouse 3 - Paul Sabatier), Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubisco enriched wheat doughs: From mechanical properties to protein reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17039,73 +17063,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Food Structure and Functional Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubisco enriched wheat dough: from mechanical properties to protein reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17160,435 +17184,435 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets, dynamic organelle in germinating seeds that gives a versatile emulsion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovations on processing applied on legumes: insights from the French sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Loiselleux</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Oil Bodies Natural Oil Droplets Ingredients for Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Wageningen (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">The 2-in-1 LegValue Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659021v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations on processing applied on legumes: insights from the French sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid droplets, dynamic organelle in germinating seeds that gives a versatile emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Loiselleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2-in-1 LegValue Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Oil Bodies Natural Oil Droplets Ingredients for Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Wageningen (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737651v1</w:t>
+                <w:t xml:space="preserve">hal-03659021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the texture of oil-in-water emulsions by modulating interfacial composition in complex systems containing whey protein aggregates, caseins and non-heated whet proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Papendal, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How protein aggregates can modulate the texture of emulsified and acidified dairy model systems?</w:t>
+                <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified dairy model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
@@ -17623,97 +17647,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Food structure and functionality forum symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">17. Food Colloids Conference - Food Colloids 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198131v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02198135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified dairy model systems</w:t>
+                <w:t xml:space="preserve">How protein aggregates can modulate the texture of emulsified and acidified dairy model systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
@@ -17748,214 +17772,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Food Colloids Conference - Food Colloids 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. Food structure and functionality forum symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198135v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02198131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the texture of emulsified and acidified model systems by the addition of protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18010,3024 +18034,3024 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Biopolymers 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02215895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of different milk protein aggregates by Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering (A4F-MALLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du groupe francophone de fractionnement flux-force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of emulsion coalescence and oil composition on in vitro digestion kinetics and fatty acid bioaccessibility (communication orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumineuses à graines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses RFL (membres du comité d’organisation logistique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Walrand</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dijon, France. 149 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604023v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses RFL (membres du comité d’organisation logistique)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Busset</w:t>
+                <w:t xml:space="preserve">Les légumineuses à graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia El Hor</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dijon, France. 149 p</w:t>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743081v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation de la lutéine et du DHA sous forme d’émulsions sèches : intérêt pour les pathologies rétiniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjès Babchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique annuelle du Groupe Lipides et Nutrition (GLN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fatty acids in the retina: beyond DHA, is EPA the underestimate intermediate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjès Babchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. congress of the international society for the study of fatty acids and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling in vitro digestion of emulsions: effects of droplet size and oil composition on lipolysis kinetics and fatty acid bioaccessible profiles (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrostatic Pressure Improves Protein Solubility and Dispersion Stability of and Biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Manassero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaudagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Speroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on High Pressure Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). Nantes, FRA., Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid self-assemblies in the presence of choline hydroxide: effect of the molar ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. SIS - Surfactants in Solution Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéines végétales : tendances de consommation et impact environnemental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">La transition vers des systèmes agro-alimentaires durables : quelle place et qualification pour les légumineuses à graines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PROTEIN’IAA. De la nutrition aux fonctionnalités des protéines : quelles applications pour les IAA ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NOVALIM. Bourg en Bresse, FRA., Jun 2014, Bourg-en-bresse, France</w:t>
+              <w:t xml:space="preserve">La Grande Transformation de l'Agriculture, 20 ans après : renouveler les approches institutionnalistes sur l'agriculture et l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792006v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition vers des systèmes agro-alimentaires durables : quelle place et qualification pour les légumineuses à graines ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Protéines végétales : tendances de consommation et impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grande Transformation de l'Agriculture, 20 ans après : renouveler les approches institutionnalistes sur l'agriculture et l'alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 25 p</w:t>
+              <w:t xml:space="preserve">Colloque PROTEIN’IAA. De la nutrition aux fonctionnalités des protéines : quelles applications pour les IAA ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NOVALIM. Bourg en Bresse, FRA., Jun 2014, Bourg-en-bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123012v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of a whey protein stabilized emulsion: Mechanistic modeling reveals the major influence of droplet coalescence on the kinetics of pancreatic lipolysis (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFD INFOGEST - 3rd International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines végétales, quelles innovations en alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[R]évolution Alimentaire : Quelles protéines végétales au menu demain ? 4. Rendez-vous événement de la technopole Quimper-Cornouaille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technopole Quimper-Cornouaille. Quimper, FRA., Oct 2014, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg yolk: a source of biological compounds for food and medicine. Innovation in Egg Utilization Research and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banff Egg Forum _Innovation in Egg Utilization Research and Developpement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la valeur alimentaire des protéines végétales par la technologie. Les protéines végétales pour l’alimentation humaine : une opportunité bretonne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale de l’Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ingénieurs et Scientifiques de France (IESF). Paris, FRA., Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of napin, a 2S protein from rapeseed in the functional properties of β-casein</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revisiting egg yolk involvement in children food allergy to egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legoué-Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Food Allergy &amp; Anaphylaxis Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Academy of Allergy and Clinical Immunology (EAACI). Zurich, CHE., Feb 2013, Nice, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746326v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting egg yolk involvement in children food allergy to egg</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of napin, a 2S protein from rapeseed in the functional properties of β-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Allergy &amp; Anaphylaxis Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Academy of Allergy and Clinical Immunology (EAACI). Zurich, CHE., Feb 2013, Nice, France. 1 p</w:t>
+              <w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209772v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accroître l’acceptabilité des protéines végétales par le consommateur : un besoin d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon international de l’agriculture-SIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling highlights the major impact of droplet surface area on lipolysis rate of triacylglycerol emulsions stabilized with whey proteins (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs nutritionnelles des protéines végétales dans l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Denery-Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de l’agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the digestive fate of emulsions containing long chain n-3 lipids with a static and a dynamic in vitro system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur nutritionnelle des protéines végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Denery-Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon International de l’Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolk processes, assemblies and functionalities: a new point of view concerning yolk structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Gums and stabilisers for the food industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building of biomimetic structures in order to reproduce the outer membrane of bull and to analyze the contact with protective agents used in bull semen extenders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Desherces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Aug 2012, Dublin, Germany. 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building of biomimetic structures in order to reproduce the outer membrane of bull sperm and to analyse the contact with protective agents used in bull semen extenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desherces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Dublin, Ireland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing stallion semen: trial of an extender made with low density lipoproteins (LDL) from chicken egg yolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moreno Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amirat-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Destrumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Stallion Reproduction ISSR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating milk proteins impacts interface protein adsorption and texture of emulsions: a way to innovative textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21055,980 +21079,980 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg yolk processing : Impact on physical and nutritional functionalities. Innovation in Egg Utilization Research and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banff Egg 2012 forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificities of egg yolk in relation with applications and process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and technology of Food Emulsions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCI. Londres, GBR., Jun 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing stallion semen: trial of an extender made with low density lipoproteins (LDL) from chicken egg yolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moreno Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amirat-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Destrumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Dublin, Ireland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil de sensibilisation aux protéines d'oeuf et prédiction de la tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Legoué-Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès Francophone d’Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la digestion in vitro de lipides riches en acides gras n-3 par RMN, DWS et tensiométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir de l'aliment dans le tube digestif - MODALTUB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsion and interface of dispersed lipids under gastrointestinal tract conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Araceli Piermaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Christina Añon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Jornadas Internacionales de Proteinas y Coloides Alimentarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Buenos Aires. Buenos Aires, ARG., Jul 2011, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of bull semen fertility after cryopreservation with low density lipoproteins (LDL) extender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amirat-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vera-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desherces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Annual Conference of the European Society for Domestic Animal Reproduction and 22. Annual Meeting of EU-AI-Vets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Eger, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are artificial insemination centres ready to replace egg yolk by low density lipoproteins (LDL) in extenders for bull semen cryopreservation? : recent results review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amirat-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vera-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Annual Conference of the European Society for Domestic Animal Reproduction and 22. Annual Meeting of EU-AI-Vets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Eger, Hungary. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2010.01654_3.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model dairy dessert enriched in polyunsaturated fatty acids : structure, oxidation and bioaccessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22056,780 +22080,780 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2010, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of semen dilution to low-sperm number dose on motility and functionality of cryopreserved bovine spermatozoa using LDL (Low Density Lipoproteins) extender: comparison to Triladyl (R) and Bioxcell (R)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bencharif</w:t>
+                <w:t xml:space="preserve">Distribution of fluorochemicals in the compartments of dispersed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Veyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food colloids 2008 creating structure, delivering functionality. 12. Food colloids conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Apr 2008, Le Mans, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02753881v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of fluorochemicals in the compartments of dispersed systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">The effect of semen dilution to low-sperm number dose on motility and functionality of cryopreserved bovine spermatozoa using LDL (Low Density Lipoproteins) extender: comparison to Triladyl (R) and Bioxcell (R)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vera-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bencharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food colloids 2008 creating structure, delivering functionality. 12. Food colloids conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2009.01488_1.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752575v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsification des bases laitières à foisonner par membrane : un procédé économe en énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFrRoCA 2006. 4. Colloque Franco-Roumain de Chimie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive egg components and their potential uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Doorwerth, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive egg components and their potential uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Doowerth, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des cristaux de matière grasse sur la capacité à foisonner d`émulsions laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Relkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Rencontre scientifiques et technologiques des industries alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émulsions alimentaires : quelles protéines pour quelles propriétés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22845,1113 +22869,1113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional properties of hen egg yolk constituents</w:t>
+                <w:t xml:space="preserve">Propriétés émulsifiantes et traitements thermiques de fractions du jaune d'oeuf : granules et plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Symposium on the Quality of Eggs and Egg Product</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Bologne, Italy. pp.375-379</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, St-Malo, France. pp.463-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840022v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés émulsifiantes et traitements thermiques de fractions du jaune d'oeuf : granules et plasma</w:t>
+                <w:t xml:space="preserve">Functional properties of hen egg yolk constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, St-Malo, France. pp.463-466</w:t>
+              <w:t xml:space="preserve">8. European Symposium on the Quality of Eggs and Egg Product</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Bologne, Italy. pp.375-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834842v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotéines et lipides du jaune d'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotéines et lipides du jaune d'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Chevreul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, solubility and emulsifying properties of granules fractionated from hen egg yolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, solubility and emulsifying properties of granules fractionated from hen egg yolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des relations oxydatives entre les lipides membranaires et la myoglobine in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8.Journées d'Etude "Sciences des Aliments" de l'Association Française de Nutrition: Comportement alimentaire, nutrition, technologie, fonctionalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1991, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between myoglobin and microsomal lipid oxidation. Influence of muscle type and time post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1993, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between lipid oxidation, antioxidant enzyme activities and colour stability in raw beef during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chraiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-enzymatic catalysis of microsomal lipid peroxidation by activated -MetMb. Detection of myoglobin-derived radicals by optical and ESR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsomal lipid peroxidation in relation with oxidation of bovine myoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement lipidique sur l'autoxydation de la myoglobine bovine. I. Roles des microsomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journees Recherches Viande : Composition des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23961,51 +23985,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro protein digestibility of rubisco-enriched wheat doughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24064,73 +24088,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubisco-enriched wheat doughs: in vitro protein digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24189,73 +24213,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. ICC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro protein digestibility of rubisco-enriched wheat doughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24314,73 +24338,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. NIZO Plant Protein Functionality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Apeldoorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubisco enriched wheat dough: from mechanical properties to protein reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24435,73 +24459,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Food Rheology and Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BILAG : une bibliométrie de la littérature scientifique mondiale sur les légumineuses à graines pour comprendre la dynamique de la recherche sur ces espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24510,748 +24534,748 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pois, fèverole, lupin, soja pour l’alimentation humaine : quelle place dans la littérature scientifique mondiale ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques des connaissances et des innovations dans les sciences alimentaires sur les légumineuses : une analyse mondiale des publications scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bouley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen-The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t>
+              <w:t xml:space="preserve">2e Rencontres francophones sur les légumineuses (RFL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.0, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154416v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des connaissances et des innovations dans les sciences alimentaires sur les légumineuses : une analyse mondiale des publications scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pois, fèverole, lupin, soja pour l’alimentation humaine : quelle place dans la littérature scientifique mondiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres francophones sur les légumineuses (RFL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.0, 2018</w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191782v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatments applied to egg product have a rather low impact on in vivo allergenicity, despite significant changes in protein digestibility and antigenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttinee Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of raw and heated egg yolk in children food allergy to egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Juchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la texture de systèmes modèles émulsifiés et acidifiés par addition d'agrégats de protéines laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25306,182 +25330,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PROFIL - La plasticité des protéines du lait : un atout majeur pour concevoir des assemblages fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous self-assembly of collagen is modulated by age ad drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Wageningem, Netherlands. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of textured dairy emulsions by connecting oil droplets through whey protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25526,734 +25550,734 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milk protein aggregates as a function of casein micelles/whey proteins ratio by Asymmetrical Flow Field Flow Fractionation (AF4) coupled with Multiangle Laser Light Scattering (MALLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association francophone des techniques separatives (AFSEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of dietary omega-3 DHA and lutein for the retina: results from a preclinical study in mini-pigs with encapsulated nutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjès Babchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 56 (7), 1 p., 2015, Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of emulsion coalescence and oil composition on in vitro digestion kinetics and fatty acid bioaccessibility (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOF - 6th International symposium on Delivery of Functionality in Complex Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of High Pressure on the Digestibility of Unabsorbed Proteins Surrounding Soybean Oleosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mcallister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on High Pressure Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to control the foam stability by the molar ratio between Myristic Acid and Choline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2013 : Biopolymer Assemblies for Material Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the formation of the lipid droplet interface and networks during an emulsion of a milk gel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26272,708 +26296,708 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Hydrocolloids Conference Biofunctionality and Technobiofunctionality of Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Indianapolis, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of w-3 polyunsaturated fatty acids and carotenoids by submicron emulsion powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">102. AOCS annual meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Cincinnati, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of the nutritional quality of egg proteins in humans using intrinsic and uniformly doubly [15N]-[13C]- labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of processing conditions on functional properties of spray-dried whole- and egg yolk powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Borgne Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères 2010 – Matrices alimentaires: Construction, deconstruction, proprieties sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil de sensibilisation aux protéines d'œuf et prédiction de la tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Legoué-Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la recherche en santé dans le Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranth Protein Isolates at the Air-Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Balontrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scilingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Anon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès international sur les films moléculaires organisés LB13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Laval, Canada. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of egg yolk LDL at air-water and oil-water interfaces : respective effects of apoproteins and phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Sirvente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27001,729 +27025,729 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Colloids Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Leeds, United Kingdom. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular organisations of beta-casein : Effect on the interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Metro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter James Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Colloids Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Leeds, United Kingdom. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-egg-yolk phosvitin interaction : effect of protein interfacial adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Colloids Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Leeds, United Kingdom. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and rheology of high-pressure treated oil-in-water emulsions prepared with egg yolk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filler effects of oil droplets on the rheology of heat-set emulsion gels prepared with egg yolk and egg yolk fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. de Lamballerie-Anton</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Colloids 2000. Fundamentals of formulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Postdam, Netherlands. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840311v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler effects of oil droplets on the rheology of heat-set emulsion gels prepared with egg yolk and egg yolk fractions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and rheology of high-pressure treated oil-in-water emulsions prepared with egg yolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gandemer</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chapleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Lamballerie-Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Colloids 2000. Fundamentals of formulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Postdam, Netherlands. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839794v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the interface of oil-in-water emulsions prepared with hen egg yolk at different pH and NaCl concentrations : relation with emulsion stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bologne, Italy. 1 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of plasma from hen and quail egg yolk : application to the cryopreservation of Poitou Jackass Sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Annual Meeting of the Society for Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Barcelona, Spain. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27733,574 +27757,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the Ovoproduct Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alteration of Ovoproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 302 p., 2018, 9781785482717. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50001-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Eggs to Egg Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mayonnaise, une histoire d'assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Sirvente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science culinaire : Matière, procédés, dégustation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Belin, 400 p., 2014, Echelles, 978-2-7011-7533-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émulsions et les mousses à base d'oeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emulsions laitières et Foisonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 482 p., 2013, 978-2-7462-3203-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrice alimentaire : définition, classification et caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 470 p., 2013, 9782759220120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processed egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28309,322 +28333,322 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 1: Egg chemistry, production and consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive fractions of eggs for human and animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 2 : Egg safety and nutritional quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 214, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-072-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec et Doc, 2010, Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuf ingrédient alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28633,762 +28657,762 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf et des ovoproduits de l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Editions Tec &amp; Doc Lavoisier, 555 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2743012243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 173 (2. édition), CRC press, 948 p., 2009, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-4398-0820-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosvitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg compounds with antioxidant and mineral binding properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et caractérisation des protéines et des lipides du jaune d'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques scientifiques et maîtrise de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecrin, 2004, Cahiers des Clubs CRIN, 978-2912154095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet flocculation and physical stability of oil-in-water emulsions prepared with hen egg yolk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emulsifying properties and adsorption behavior of egg yolk lipoproteins (LDL and HDL) in oil-in-water emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food emulsions and dispersions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, 2002, 81-7736-102-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827290v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsifying properties and adsorption behavior of egg yolk lipoproteins (LDL and HDL) in oil-in-water emulsions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martinet</w:t>
+                <w:t xml:space="preserve">Droplet flocculation and physical stability of oil-in-water emulsions prepared with hen egg yolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food emulsions and dispersions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, 2002, 81-7736-102-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828108v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and functional properties of hen egg yolk constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Agricultural and Food Chemistry : Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29398,143 +29422,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour la fabrication d'une émulsion sèche en poudre contenant au moins un principe actif lipophile et émulsion sèche obtenue par ce procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO 2014076432 A1. 2013, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29544,387 +29568,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roadmap for mapping Food Science and Technology from scholarly publications on pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, pp.1-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraction lipidique des ovoproduits : propriétés réactionnelles, fonctionnelles, sensorielles et nutritionnelles en réponse aux conditions de production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Conseil Régional des Pays-de-la-Loire. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29934,144 +29958,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsion composition and structure influence the in vitro digestion of triglycerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId737"/>
+      <w:footerReference w:type="default" r:id="rId739"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30218,51 +30242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hermant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ducrocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nawrocka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo05652j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Su&#225;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12010211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Pizones Ruiz-Henestrosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pilosof" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107336" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110759" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marquis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.096" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manassero A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio R. Vaudagna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Speroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-018-2084-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2018.00064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manassero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-018-2164-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Hellou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferraro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.12.068" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.03.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVRLM7BM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Amirat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocya Le Guillou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briand-Amirat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vinciguerra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainturier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2016.03.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.03.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guillou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen-Ibarrola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.11.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kaimainen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Jarvenpaa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Huopalahti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.10.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Borgne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.11.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7P7GXFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638138v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schwartz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.03.084" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnould" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Perez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.01.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209532v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.028" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS2RFN6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646533v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desherces" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.02.040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30165b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649410v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemil Bencharif" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amirat-Briand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vialtelle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646126v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bencharif" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02142.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35CBCW78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209455v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Rossi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Ketelaere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933913000408" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6247" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHRHC3RV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Amirat-Briand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Garand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.06.027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX4D13S2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.08.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9LM1Z0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650695v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cordobes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B79R04HQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648406v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ventureira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bolontrade" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Speroni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Scilingo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2011.07.024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692496v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5291" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6GPRX6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651966v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Vera-Munoz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desherces" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aja.2010.84" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2011.03.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1M39651-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651538v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2019853" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129472v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD7W86BK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644340v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Puppo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina A&#241;&#243;n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGZ3T3R7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cansell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Placin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Leal-Calderon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100078b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.02.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB4NTQ96-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100917w" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pineau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thorin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castellani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.07.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDH63L1G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663894v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amirat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01198.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/761A55BCC21A6955D38BC9036A64E081DAFD5786/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666451v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Francisco Castellani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guibert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn O. Phillips" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.09.005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D8SQV5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667603v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.07.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.01.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMRX47ZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654592v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.200810.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664026v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Anon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.11.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZ4GZHV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664379v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berkaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.11.016" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6XM87X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664339v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.06.095" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-539BFKSW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666580v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ahmad" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatagnon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tainturier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.00930.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B91V0GWQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660945v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Boulard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800321m" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CXJWMRDV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666468v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Puppo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapleau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.05.018" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P3V0LTW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656192v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Phillips" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amestoy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.11.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GF979RX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672156v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.10.012" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLTCGJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660316v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralov&#225;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802305b" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4SV9PXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663664v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sirvente" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bialek" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hamm" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0719398" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4L29176L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908046v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gunning" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.10.027" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRDBTKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453963v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453980v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.08.014" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7ZM6FSV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905795v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.01.017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74NBNQG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655897v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453933v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.02.010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P91SNC1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347880v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005105" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665302v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0531398" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8QRGLH8R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663809v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf053174e" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HXK60H8Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662796v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desrumaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbafi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674829v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Battut" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00011" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671337v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671518v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castellani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin-Dubiard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587069v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681318v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682183v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaslin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;ard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675924v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453962v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.09.010" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83030KXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680907v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puppo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0502808" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FS202B3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678529v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Metro" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Wilde" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676676v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673731v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680050v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lamballerie-Anton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674987v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00259-0" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675425v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671378v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670434v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671028v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Courthaudon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672536v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673026v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraudet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671916v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mcclements" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679552v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679637v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhene-Garcia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676201v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681376v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Del&#233;pine" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691681v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Denmat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686250v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698511v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684457v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684827v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684833v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686064v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699462v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715458v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705705v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708301v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712712v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salgues" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706735v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702682v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700803v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribourg-Birault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davy" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonch&#232;re" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548379v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144044v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797832v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798032v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659021v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Loiselleux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737651v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789530v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198131v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198135v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215895v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598162v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604023v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743081v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hor" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916830v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Babchia" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del'Homme" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581572v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598166v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799665v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaudagna" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739416v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792006v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123012v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598170v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792659v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739543v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801299v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746326v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209772v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ranc&#233;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juchet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268237v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598175v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802394v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195489v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209802v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748580v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746982v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Guillou" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desherces" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747591v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744857v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreno Garcia" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destrumelle" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802756v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749744v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747539v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747733v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809143v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808356v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803887v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Araceli Piermaria" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Christina A&#241;on" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754037v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vera-Munoz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756372v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmidt" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01654_3.x" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812084v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753881v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briand" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diaz" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vasquez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bencharif" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2009.01488_1.x" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9T8VW0H1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752575v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814694v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453972v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760882v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583721v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalizon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764775v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840022v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834842v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765994v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764839v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773129v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776257v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852281v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778149v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774784v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chraiti" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771917v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777106v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848000v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298962v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299482v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757135v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798176v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154416v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roudier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouley" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191782v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901470v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ranc&#233;" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juchet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198138v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739310v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305338v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243325v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/339720.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598167v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739017v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurer" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcallister" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamballerie" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746997v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n A. P&#233;rez" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803276v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747624v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Fromentin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203151.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053920v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Borgne Costiou" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823884v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rance" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drouet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814169v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Balontrade" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwieger" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scilingo" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828766v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831251v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter James Wilde" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829071v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840311v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839794v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836077v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836366v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349151v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800407v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209478v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803058v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454195v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822901v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454418v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454417v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349141v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349146v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834081v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827290v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828108v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838267v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801593v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373646v2" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807189v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797640v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hermant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ducrocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nawrocka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo05652j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Su&#225;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12010211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Pizones Ruiz-Henestrosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pilosof" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107336" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110759" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laguna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marquis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.096" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manassero A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio R. Vaudagna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Speroni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-018-2084-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2018.00064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manassero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-018-2164-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Hellou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferraro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.12.068" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.03.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVRLM7BM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Belala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Amirat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocya Le Guillou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25SJ65CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briand-Amirat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vinciguerra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainturier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2016.03.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.03.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen-Ibarrola" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.11.034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622740546392378E12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kaimainen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Jarvenpaa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Huopalahti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.10.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Borgne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.11.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7P7GXFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638138v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schwartz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.03.084" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118206v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnould" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.01.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS2RFN6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desherces" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.02.040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30165b" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemil Bencharif" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amirat-Briand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vialtelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646126v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bencharif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02142.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35CBCW78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Rossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Ketelaere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933913000408" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651340v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6247" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHRHC3RV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650843v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Amirat-Briand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Garand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.06.027" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX4D13S2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.08.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9LM1Z0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cordobes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrero" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B79R04HQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ventureira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bolontrade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Speroni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Scilingo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2011.07.024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692496v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5291" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6GPRX6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Vera-Munoz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desherces" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aja.2010.84" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647730v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2011.03.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1M39651-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2019853" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129472v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD7W86BK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644340v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Puppo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina A&#241;&#243;n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGZ3T3R7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665825v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cansell" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Placin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Leal-Calderon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100078b" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.02.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB4NTQ96-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659957v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100917w" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657851v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thorin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663894v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amirat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2008.01198.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/761A55BCC21A6955D38BC9036A64E081DAFD5786/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castellani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.07.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDH63L1G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Francisco Castellani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guibert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn O. Phillips" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.09.005" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D8SQV5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664110v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.01.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMRX47ZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667603v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.07.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654592v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.200810.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664026v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Anon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.11.008" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZ4GZHV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664379v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berkaoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.11.016" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6XM87X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666580v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ahmad" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatagnon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tainturier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.00930.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B91V0GWQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664339v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.06.095" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-539BFKSW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660945v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Boulard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800321m" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CXJWMRDV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666468v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Puppo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapleau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.05.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P3V0LTW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656192v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Phillips" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661787v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amestoy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.11.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GF979RX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672156v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.10.012" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLTCGJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660316v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralov&#225;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802305b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4SV9PXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663664v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sirvente" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bialek" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hamm" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0719398" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4L29176L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908046v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gunning" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.10.027" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRDBTKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453963v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453980v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.08.014" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7ZM6FSV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905795v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.01.017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74NBNQG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655897v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665302v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0531398" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8QRGLH8R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347880v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005105" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453933v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.02.010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P91SNC1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663809v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf053174e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HXK60H8Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662796v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desrumaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbafi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674829v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Battut" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00011" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671337v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671518v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castellani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin-Dubiard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587069v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681318v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682183v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaslin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentini" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;ard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675924v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453962v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.09.010" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83030KXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678529v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Metro" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Wilde" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680907v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puppo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0502808" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FS202B3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676676v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680050v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lamballerie-Anton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674987v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00259-0" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK6DG09J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673731v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675425v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673026v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraudet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670434v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671028v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Courthaudon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672536v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671378v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671916v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mcclements" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679552v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679637v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhene-Garcia" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676201v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681376v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Del&#233;pine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698511v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691681v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Denmat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686250v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684457v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684827v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684833v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686064v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715458v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699462v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705705v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708301v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712712v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salgues" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706735v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702682v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700803v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribourg-Birault" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davy" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonch&#232;re" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548379v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144044v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797832v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798032v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737651v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659021v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Loiselleux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789530v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198135v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198131v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215895v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598162v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743081v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hor" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604023v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916830v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Babchia" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del'Homme" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581572v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598166v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799665v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaudagna" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739416v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123012v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792006v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598170v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792659v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739543v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801299v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209772v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ranc&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juchet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746326v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268237v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598175v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802394v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195489v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209802v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748580v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746982v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Guillou" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desherces" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747591v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744857v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreno Garcia" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destrumelle" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802756v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749744v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747539v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747733v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809143v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808356v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803887v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Araceli Piermaria" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Christina A&#241;on" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754037v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vera-Munoz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756372v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmidt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01654_3.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812084v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752575v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753881v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briand" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diaz" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vasquez" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bencharif" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2009.01488_1.x" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9T8VW0H1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814694v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453972v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760882v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583721v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalizon" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764775v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834842v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840022v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765994v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764839v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773129v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776257v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852281v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778149v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774784v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chraiti" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771917v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777106v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848000v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298962v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299482v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757135v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798176v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191782v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154416v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Simon" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roudier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouley" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901470v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ranc&#233;" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juchet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198138v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739310v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305338v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243325v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/339720.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598167v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739017v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurer" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcallister" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamballerie" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746997v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n A. P&#233;rez" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803276v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747624v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Fromentin" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203151.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053920v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Borgne Costiou" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823884v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rance" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drouet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814169v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Balontrade" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwieger" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scilingo" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828766v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831251v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter James Wilde" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829071v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839794v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840311v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836077v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836366v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349151v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800407v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209478v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803058v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454195v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822901v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454418v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454417v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349141v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349146v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834081v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828108v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827290v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838267v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801593v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373646v2" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807189v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797640v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>